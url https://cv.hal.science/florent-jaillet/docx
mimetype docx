--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -635,278 +635,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t>
+                <w:t xml:space="preserve">Neo: an object model for handling electrophysiology data in multiple formats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. François</w:t>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Schön</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Todd Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pröpper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062401v1</w:t>
+                <w:t xml:space="preserve">hal-01055571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo: an object model for handling electrophysiology data in multiple formats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Guarino</w:t>
+                <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd Jennings</w:t>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pröpper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.10. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055571v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory, implementation and applications of nonstationary Gabor frames</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo: a Data Model for Electrophysiological Data Representation and its Python Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,376 +3174,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ltfatpy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MinCoverPetri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Arrivault</w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:e1c6000afc61d398171a379c4197b932708c86a1;origin=https://gitlab.lis-lab.fr/dev/ltfatpy.git;visit=swh:1:snp:0fbb658f3051c7cc43fef316b8dbbbf8b2eb9492;anchor=swh:1:rel:31dc8e98968ab5f3936ae28f2e9f3da62dd43dac⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:1d62ca60e80541502908d810edbb7c339dca1dc5;origin=https://gitlab.lis-lab.fr/dev/mincoverpetri.git;visit=swh:1:snp:82dc8247d140129e173339b74b38b35352431579;anchor=swh:1:rev:85a07a091764c9bb66f05e98927f41583ede1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147603v1</w:t>
+                <w:t xml:space="preserve">hal-04128788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MinCoverPetri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pyteuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:1d62ca60e80541502908d810edbb7c339dca1dc5;origin=https://gitlab.lis-lab.fr/dev/mincoverpetri.git;visit=swh:1:snp:82dc8247d140129e173339b74b38b35352431579;anchor=swh:1:rev:85a07a091764c9bb66f05e98927f41583ede1619⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:de93e0df41246db3696aea958ffce8095ae244d6;origin=https://gitlab.lis-lab.fr/skmad-suite/pyteuf.git;visit=swh:1:snp:865a1e7945988c0d7c0a106c961329fb4988fba0;anchor=swh:1:rev:96fe53691a554260fd4fe6fa83b740250ae99597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128788v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyteuf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MadArrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1c6bc135dd7e1b8443d3b736f4e218637603c82f;origin=https://gitlab.lis-lab.fr/skmad-suite/madarrays.git;visit=swh:1:snp:69ba41b104a4b5d2ec82fe79e943f21880b3cc60;anchor=swh:1:rev:265dcad95000087373b2500b44a50f59e8ef2628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Hamon</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04147820v1</w:t>
+                <w:t xml:space="preserve">hal-04147815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MadArrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Emiya</w:t>
+                <w:t xml:space="preserve">ltfatpy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arrivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:1c6bc135dd7e1b8443d3b736f4e218637603c82f;origin=https://gitlab.lis-lab.fr/skmad-suite/madarrays.git;visit=swh:1:snp:69ba41b104a4b5d2ec82fe79e943f21880b3cc60;anchor=swh:1:rev:265dcad95000087373b2500b44a50f59e8ef2628⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:e1c6000afc61d398171a379c4197b932708c86a1;origin=https://gitlab.lis-lab.fr/dev/ltfatpy.git;visit=swh:1:snp:0fbb658f3051c7cc43fef316b8dbbbf8b2eb9492;anchor=swh:1:rel:31dc8e98968ab5f3936ae28f2e9f3da62dd43dac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147815v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3619,51 +3619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D928E24"/>
+    <w:nsid w:val="4B008981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3850,51 +3850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-jaillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-9514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094851484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197164825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357505942" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IUO-7796-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kasess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kreuzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pr&#367;&#353;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-021-00880-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Zehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoewer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grewe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sobolev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica D&#246;rfler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Holighaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Angelo Velasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.09.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691307001768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78270-2_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zayyani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Engelputzeder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Molla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Gauduin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935589" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colombet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le-Hir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guyader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boussard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauduin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005AIX22045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e8d6de0e8fb382a650bff5e780353f7fab5ce4b;origin=https://github.com/G-Node/matlab-odml;visit=swh:1:snp:40b43b6808a822ad47f97260ae80763dfbcc284d;anchor=swh:1:rev:39b86c461d0b15d00a482010f7a7c04d699f4db8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e1c6000afc61d398171a379c4197b932708c86a1;origin=https://gitlab.lis-lab.fr/dev/ltfatpy.git;visit=swh:1:snp:0fbb658f3051c7cc43fef316b8dbbbf8b2eb9492;anchor=swh:1:rel:31dc8e98968ab5f3936ae28f2e9f3da62dd43dac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d62ca60e80541502908d810edbb7c339dca1dc5;origin=https://gitlab.lis-lab.fr/dev/mincoverpetri.git;visit=swh:1:snp:82dc8247d140129e173339b74b38b35352431579;anchor=swh:1:rev:85a07a091764c9bb66f05e98927f41583ede1619" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de93e0df41246db3696aea958ffce8095ae244d6;origin=https://gitlab.lis-lab.fr/skmad-suite/pyteuf.git;visit=swh:1:snp:865a1e7945988c0d7c0a106c961329fb4988fba0;anchor=swh:1:rev:96fe53691a554260fd4fe6fa83b740250ae99597" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c6bc135dd7e1b8443d3b736f4e218637603c82f;origin=https://gitlab.lis-lab.fr/skmad-suite/madarrays.git;visit=swh:1:snp:69ba41b104a4b5d2ec82fe79e943f21880b3cc60;anchor=swh:1:rev:265dcad95000087373b2500b44a50f59e8ef2628" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-jaillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-9514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094851484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197164825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357505942" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IUO-7796-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kasess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kreuzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pr&#367;&#353;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-021-00880-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Zehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoewer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grewe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sobolev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica D&#246;rfler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Holighaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Angelo Velasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.09.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691307001768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78270-2_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zayyani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Engelputzeder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Molla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Gauduin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935589" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colombet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le-Hir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guyader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boussard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauduin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005AIX22045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e8d6de0e8fb382a650bff5e780353f7fab5ce4b;origin=https://github.com/G-Node/matlab-odml;visit=swh:1:snp:40b43b6808a822ad47f97260ae80763dfbcc284d;anchor=swh:1:rev:39b86c461d0b15d00a482010f7a7c04d699f4db8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d62ca60e80541502908d810edbb7c339dca1dc5;origin=https://gitlab.lis-lab.fr/dev/mincoverpetri.git;visit=swh:1:snp:82dc8247d140129e173339b74b38b35352431579;anchor=swh:1:rev:85a07a091764c9bb66f05e98927f41583ede1619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de93e0df41246db3696aea958ffce8095ae244d6;origin=https://gitlab.lis-lab.fr/skmad-suite/pyteuf.git;visit=swh:1:snp:865a1e7945988c0d7c0a106c961329fb4988fba0;anchor=swh:1:rev:96fe53691a554260fd4fe6fa83b740250ae99597" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c6bc135dd7e1b8443d3b736f4e218637603c82f;origin=https://gitlab.lis-lab.fr/skmad-suite/madarrays.git;visit=swh:1:snp:69ba41b104a4b5d2ec82fe79e943f21880b3cc60;anchor=swh:1:rev:265dcad95000087373b2500b44a50f59e8ef2628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e1c6000afc61d398171a379c4197b932708c86a1;origin=https://gitlab.lis-lab.fr/dev/ltfatpy.git;visit=swh:1:snp:0fbb658f3051c7cc43fef316b8dbbbf8b2eb9492;anchor=swh:1:rel:31dc8e98968ab5f3936ae28f2e9f3da62dd43dac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>