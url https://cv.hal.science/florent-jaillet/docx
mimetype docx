--- v1 (2026-04-17)
+++ v2 (2026-05-25)
@@ -140,74 +140,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">197164825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">E7UIk_YAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000357505942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IUO-7796-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -242,2115 +263,2223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwendung von Rahmen-Multiplikatoren für die Extraktion von Kurvenquietschen von Zugsaufnahmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kasess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeněk Průša</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e and i</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00502-021-00880-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Metadata in a Neurophysiology Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyuba Zehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Stoewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Grewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Sobolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fninf.2016.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pole behavior of the phase derivative of the short-time Fourier transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Søndergaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (3), pp.610-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo: an object model for handling electrophysiology data in multiple formats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Guarino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">C. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd Jennings</w:t>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pröpper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.10. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055571v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Sound Stream Segmentation in Musicians than in Nonmusicians</w:t>
+                <w:t xml:space="preserve">Neo: an object model for handling electrophysiology data in multiple formats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. François</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Guarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Schön</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Todd Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pröpper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101340⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062401v1</w:t>
+                <w:t xml:space="preserve">hal-01055571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory, implementation and applications of nonstationary Gabor frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicki Holighaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Angelo Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 236 (6), pp.1481-1496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Frequency Jigsaw Puzzle: adaptive multiwindow and multilayered Gabor expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wavelets, Multiresolution and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (2), pp.293 - 315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219691307001768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable-Length Diverse Planning Monte Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Amraoui</w:t>
+                <w:t xml:space="preserve">Nathan Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Learning and Intelligent OptimizatioN Conference (LION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Milan (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247860v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Professor Comments in Predicting Student Success</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Bell</w:t>
+                <w:t xml:space="preserve">Yassine El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Computers in Education (ICCE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132005v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation for Enlarging Student Feature Space and Improving Random Forest Success Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Use of Professor Comments in Predicting Student Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Education. AIED 2021.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Computers in Education (ICCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia-Pacific Society for Computers in Education (APSCE), Nov 2022, Kuala Lumpur, Malaysia. pp.38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78270-2_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624792v1</w:t>
+                <w:t xml:space="preserve">hal-04132005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An L1 criterion for dictionary learning by subspace identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Data Augmentation for Enlarging Student Feature Space and Improving Random Forest Success Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadi Zayyani</w:t>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing, IEEE Conference on (ICASSP'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Education. AIED 2021.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Utrecht, Netherlands. pp.82 - 87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78270-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474328v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Structure of the Phase around the Zeros of the Short-Time Fourier Transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An L1 criterion for dictionary learning by subspace identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Engelputzeder</w:t>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Zayyani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics NAG/DAGA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of the Netherlands (NAG); German Acoustical Society (DEGA), Mar 2009, Rotterdam, Netherlands. pp.1584-1587</w:t>
+              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing, IEEE Conference on (ICASSP'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.5482--5485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125120v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstationary Gabor Frames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the Structure of the Phase around the Zeros of the Short-Time Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Engelputzeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPTA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France. pp.General session</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics NAG/DAGA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of the Netherlands (NAG); German Acoustical Society (DEGA), Mar 2009, Rotterdam, Netherlands. pp.1584-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453178v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing Components from a Time-Frequency Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Nonstationary Gabor Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dörfler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics NAG/DAGA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of the Netherlands (NAG); German Acoustical Society (DEGA), Mar 2009, Rotterdam, Netherlands. pp.1596-1599</w:t>
+              <w:t xml:space="preserve">SAMPTA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. pp.General session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125124v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient method for harmonics estimation of car engine sounds: application to high quality real‐time synthesis</w:t>
+                <w:t xml:space="preserve">Removing Components from a Time-Frequency Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Molla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoı̂t Gauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Acoustics NAG/DAGA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of the Netherlands (NAG); German Acoustical Society (DEGA), Mar 2009, Rotterdam, Netherlands. pp.1596-1599</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125099v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive time-frequency representation for sound analysis and processing *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Efficient method for harmonics estimation of car engine sounds: application to high quality real‐time synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoı̂t Gauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, EAA, SFA, euronoise, ecua, Jun 2008, Paris, France. pp.3825-3825, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2935589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306514v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l'adaptativité des représentations temps- fréquence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adaptive time-frequency representation for sound analysis and processing *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.A58</w:t>
+              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305712v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sculpture temps-fréquence des sons par modification de leur transformée en ondelettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Remarques sur l'adaptativité des représentations temps- fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2002, Lille, France. pp.455-458</w:t>
+              <w:t xml:space="preserve">GRETSI 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.A58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125089v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sculpture temps-fréquence des sons par modification de leur transformée en ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2002, Lille, France. pp.455-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection and modeling of fast attack transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, NA, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2360,232 +2489,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur la mise en place d’une grappe de calcul à usage interactif pour les neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo: a Data Model for Electrophysiological Data Representation and its Python Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Estebanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping (HBM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2595,368 +2724,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'un son de machine tournante d'un appareil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le-Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2012/143244. 2012, https://patentscope.wipo.int/search/fr/WO2012143244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage perfectionné de signaux audionumériques multicanaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Virette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2010/070225. 2010, https://patentscope.wipo.int/search/fr/WO2010070225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse spatiale de signaux audio multicanaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Virette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2010/004155. 2010, https://patentscope.wipo.int/search/fr/WO2010004155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage perfectionné de signaux audionumériques multicanaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Virette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2010/076460. 2010, https://patentscope.wipo.int/search/fr/WO2010076460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2966,100 +3095,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et traitement temps-fréquence des signaux audionumériques pour des applications de design sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de la Méditerranée Aix-Marseille II, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005AIX22045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04124238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3069,489 +3198,489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">matlab-odml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Grewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6e8d6de0e8fb382a650bff5e780353f7fab5ce4b;origin=https://github.com/G-Node/matlab-odml;visit=swh:1:snp:40b43b6808a822ad47f97260ae80763dfbcc284d;anchor=swh:1:rev:39b86c461d0b15d00a482010f7a7c04d699f4db8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MinCoverPetri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ltfatpy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arrivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:1d62ca60e80541502908d810edbb7c339dca1dc5;origin=https://gitlab.lis-lab.fr/dev/mincoverpetri.git;visit=swh:1:snp:82dc8247d140129e173339b74b38b35352431579;anchor=swh:1:rev:85a07a091764c9bb66f05e98927f41583ede1619⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e1c6000afc61d398171a379c4197b932708c86a1;origin=https://gitlab.lis-lab.fr/dev/ltfatpy.git;visit=swh:1:snp:0fbb658f3051c7cc43fef316b8dbbbf8b2eb9492;anchor=swh:1:rel:31dc8e98968ab5f3936ae28f2e9f3da62dd43dac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128788v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyteuf</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">MinCoverPetri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:de93e0df41246db3696aea958ffce8095ae244d6;origin=https://gitlab.lis-lab.fr/skmad-suite/pyteuf.git;visit=swh:1:snp:865a1e7945988c0d7c0a106c961329fb4988fba0;anchor=swh:1:rev:96fe53691a554260fd4fe6fa83b740250ae99597⟩</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1d62ca60e80541502908d810edbb7c339dca1dc5;origin=https://gitlab.lis-lab.fr/dev/mincoverpetri.git;visit=swh:1:snp:82dc8247d140129e173339b74b38b35352431579;anchor=swh:1:rev:85a07a091764c9bb66f05e98927f41583ede1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147820v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MadArrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">pyteuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:1c6bc135dd7e1b8443d3b736f4e218637603c82f;origin=https://gitlab.lis-lab.fr/skmad-suite/madarrays.git;visit=swh:1:snp:69ba41b104a4b5d2ec82fe79e943f21880b3cc60;anchor=swh:1:rev:265dcad95000087373b2500b44a50f59e8ef2628⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:de93e0df41246db3696aea958ffce8095ae244d6;origin=https://gitlab.lis-lab.fr/skmad-suite/pyteuf.git;visit=swh:1:snp:865a1e7945988c0d7c0a106c961329fb4988fba0;anchor=swh:1:rev:96fe53691a554260fd4fe6fa83b740250ae99597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147815v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ltfatpy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">MadArrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:e1c6000afc61d398171a379c4197b932708c86a1;origin=https://gitlab.lis-lab.fr/dev/ltfatpy.git;visit=swh:1:snp:0fbb658f3051c7cc43fef316b8dbbbf8b2eb9492;anchor=swh:1:rel:31dc8e98968ab5f3936ae28f2e9f3da62dd43dac⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1c6bc135dd7e1b8443d3b736f4e218637603c82f;origin=https://gitlab.lis-lab.fr/skmad-suite/madarrays.git;visit=swh:1:snp:69ba41b104a4b5d2ec82fe79e943f21880b3cc60;anchor=swh:1:rev:265dcad95000087373b2500b44a50f59e8ef2628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147603v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3619,51 +3748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B008981"/>
+    <w:nsid w:val="2992A097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3850,51 +3979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-jaillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-9514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094851484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197164825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357505942" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IUO-7796-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kasess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kreuzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pr&#367;&#353;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-021-00880-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Zehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoewer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grewe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sobolev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica D&#246;rfler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Holighaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Angelo Velasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.09.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691307001768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78270-2_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zayyani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Engelputzeder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Molla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Gauduin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935589" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colombet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le-Hir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guyader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boussard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauduin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005AIX22045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e8d6de0e8fb382a650bff5e780353f7fab5ce4b;origin=https://github.com/G-Node/matlab-odml;visit=swh:1:snp:40b43b6808a822ad47f97260ae80763dfbcc284d;anchor=swh:1:rev:39b86c461d0b15d00a482010f7a7c04d699f4db8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d62ca60e80541502908d810edbb7c339dca1dc5;origin=https://gitlab.lis-lab.fr/dev/mincoverpetri.git;visit=swh:1:snp:82dc8247d140129e173339b74b38b35352431579;anchor=swh:1:rev:85a07a091764c9bb66f05e98927f41583ede1619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de93e0df41246db3696aea958ffce8095ae244d6;origin=https://gitlab.lis-lab.fr/skmad-suite/pyteuf.git;visit=swh:1:snp:865a1e7945988c0d7c0a106c961329fb4988fba0;anchor=swh:1:rev:96fe53691a554260fd4fe6fa83b740250ae99597" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c6bc135dd7e1b8443d3b736f4e218637603c82f;origin=https://gitlab.lis-lab.fr/skmad-suite/madarrays.git;visit=swh:1:snp:69ba41b104a4b5d2ec82fe79e943f21880b3cc60;anchor=swh:1:rev:265dcad95000087373b2500b44a50f59e8ef2628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e1c6000afc61d398171a379c4197b932708c86a1;origin=https://gitlab.lis-lab.fr/dev/ltfatpy.git;visit=swh:1:snp:0fbb658f3051c7cc43fef316b8dbbbf8b2eb9492;anchor=swh:1:rel:31dc8e98968ab5f3936ae28f2e9f3da62dd43dac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-jaillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3781-9514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094851484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197164825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=E7UIk_YAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357505942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IUO-7796-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kasess" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kreuzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pr&#367;&#353;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-021-00880-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Zehl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoewer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grewe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sobolev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.10.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101340" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica D&#246;rfler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Holighaus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Angelo Velasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691307001768" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amoussou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78270-2_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zayyani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Engelputzeder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Molla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Gauduin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935589" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colombet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le-Hir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guyader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boussard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauduin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124238v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005AIX22045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e8d6de0e8fb382a650bff5e780353f7fab5ce4b;origin=https://github.com/G-Node/matlab-odml;visit=swh:1:snp:40b43b6808a822ad47f97260ae80763dfbcc284d;anchor=swh:1:rev:39b86c461d0b15d00a482010f7a7c04d699f4db8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e1c6000afc61d398171a379c4197b932708c86a1;origin=https://gitlab.lis-lab.fr/dev/ltfatpy.git;visit=swh:1:snp:0fbb658f3051c7cc43fef316b8dbbbf8b2eb9492;anchor=swh:1:rel:31dc8e98968ab5f3936ae28f2e9f3da62dd43dac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d62ca60e80541502908d810edbb7c339dca1dc5;origin=https://gitlab.lis-lab.fr/dev/mincoverpetri.git;visit=swh:1:snp:82dc8247d140129e173339b74b38b35352431579;anchor=swh:1:rev:85a07a091764c9bb66f05e98927f41583ede1619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de93e0df41246db3696aea958ffce8095ae244d6;origin=https://gitlab.lis-lab.fr/skmad-suite/pyteuf.git;visit=swh:1:snp:865a1e7945988c0d7c0a106c961329fb4988fba0;anchor=swh:1:rev:96fe53691a554260fd4fe6fa83b740250ae99597" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c6bc135dd7e1b8443d3b736f4e218637603c82f;origin=https://gitlab.lis-lab.fr/skmad-suite/madarrays.git;visit=swh:1:snp:69ba41b104a4b5d2ec82fe79e943f21880b3cc60;anchor=swh:1:rev:265dcad95000087373b2500b44a50f59e8ef2628" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>