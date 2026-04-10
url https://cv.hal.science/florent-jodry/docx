--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1003,277 +1003,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensilage et artisanat du fer entre le Hallstatt D3 et La Tène ancienne à Weyersheim (Bas-Rhin). Premiers résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles recherches sur l’habitat de hauteur fortifié du Maimon à Niedersteinbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
+                <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+                <w:t xml:space="preserve">A. Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clerc</w:t>
+                <w:t xml:space="preserve">L. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.202-229</w:t>
+              <w:t xml:space="preserve">Revue de l’Outre Forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01826474v1</w:t>
+                <w:t xml:space="preserve">hal-05258353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur l’habitat de hauteur fortifié du Maimon à Niedersteinbach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensilage et artisanat du fer entre le Hallstatt D3 et La Tène ancienne à Weyersheim (Bas-Rhin). Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Wassong</w:t>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Barbau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fontanille</w:t>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Trommenschlager</w:t>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Outre Forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 181, pp.41-53</w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.202-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258353v1</w:t>
+                <w:t xml:space="preserve">halshs-01826474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Those who dig »… une découverte inattendue à Schnersheim (Bas-Rhin) : une fosse du Mésolithique avec dépôt de chevreuil</w:t>
               </w:r>
@@ -1322,178 +1322,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comnisca, fils de Vedillus, Ambien, cavalier dans l’aile Indiana » : étude pétrographique de l’exceptionnelle stèle funéraire découverte à Strasbourg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les meules antiques de Brumath (1er-3ème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 188 (65), pp.341-347</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Brumath et des Environs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.88-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155044v1</w:t>
+                <w:t xml:space="preserve">hal-04155224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules antiques de Brumath (1er-3ème siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Comnisca, fils de Vedillus, Ambien, cavalier dans l’aile Indiana » : étude pétrographique de l’exceptionnelle stèle funéraire découverte à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hartkopf-Fröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Brumath et des Environs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44, pp.88-98</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (65), pp.341-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155224v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle stèle de cavalier découverte à Strasbourg-Koenigshoffen (Bas-Rhin)</w:t>
               </w:r>
@@ -2394,1141 +2394,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rayonnage des meules rotatives antiques dans le nord-est de la Gaule</w:t>
+                <w:t xml:space="preserve">Pistes pour l’identification des activités de mouture sur les sites ruraux de la Gaule romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reims, France. pp.337-348</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGER, 2014, Clermont-Ferrand France. p. 113 à 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864983v1</w:t>
+                <w:t xml:space="preserve">hal-01825574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions de meules en « grès des Vosges » de La Tène finale à la fin de l’Antiquité : typologie, chronologie, diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Le rayonnage des meules rotatives antiques dans le nord-est de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Else Hartoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy J Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reims, France. pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825195v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on the important set of macrolithic tools of Dambach-la-Ville (Middle Neolithic)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les productions de meules en « grès des Vosges » de La Tène finale à la fin de l’Antiquité : typologie, chronologie, diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967428v1</w:t>
+                <w:t xml:space="preserve">hal-01825195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Groupe Meule&amp;quot;: Research, working method, results and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Robin</w:t>
+                <w:t xml:space="preserve">Perspectives on the important set of macrolithic tools of Dambach-la-Ville (Middle Neolithic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967423v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes pour l’identification des activités de mouture sur les sites ruraux de la Gaule romaine</w:t>
+                <w:t xml:space="preserve">The &amp;quot;Groupe Meule&amp;quot;: Research, working method, results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGER, 2014, Clermont-Ferrand France. p. 113 à 137</w:t>
+              <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825574v1</w:t>
+                <w:t xml:space="preserve">hal-02967423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
+              <w:t xml:space="preserve">The metalworker and his tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529377v1</w:t>
+                <w:t xml:space="preserve">hal-02529420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Exploitation des ressources locales et circulation des matières premières : l’exemple de Dambach-la-ville vers 4150 av J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.851 à 860</w:t>
+              <w:t xml:space="preserve">28ème congrès préhistorique de France d'Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487345v1</w:t>
+                <w:t xml:space="preserve">hal-02971811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The metalworker and his tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529420v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des ressources locales et circulation des matières premières : l’exemple de Dambach-la-ville vers 4150 av J.-C.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès préhistorique de France d'Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.851 à 860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971811v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première esquisse d’une typologie des meules hydrauliques antiques en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.747 à773</w:t>
@@ -3639,51 +3639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du matériel de mouture de part et d'autre de l'arc jurassien durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des IIIe Rencontres Archéologiques de l’Archéosite gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille : actes des IIIe rencontres archéologiques de l'Archéosite gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,901 +4899,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;message des meules&amp;quot; : céréales, moutures et pains s'invitent aux banquets</w:t>
+                <w:t xml:space="preserve">Les meules rotatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.163-184, 2024, 9781803277554</w:t>
+              <w:t xml:space="preserve">L'Usspann, une agglomération gallo-romaine au Col de Saverne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Association pour la Valorisation de l'Archéologie du Grand Est, pp.273-288, 2024, Mémoires d'Archéologie du Grand-Est, 978-2-9590817-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608315v1</w:t>
+                <w:t xml:space="preserve">hal-05346989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Le banquet cérémoniel entre archéologie et ethnologie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le &amp;quot;message des meules&amp;quot; : céréales, moutures et pains s'invitent aux banquets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-20, 2024, 9781803277554</w:t>
+              <w:t xml:space="preserve">, pp.163-184, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614691v1</w:t>
+                <w:t xml:space="preserve">hal-04608315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Reconstruire » la cathédrale de Strasbourg : l'archéologie expérimentale comme vecteur de transmission des savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Le banquet cérémoniel entre archéologie et ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lorraine Desart; Cédric Moulis; Gilles Fronteau; Mathieu Piavaux; Maxence Pieters. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à pierre III. Economie de la pierre entre Rhin et Loire aux périodes historiques. Actes du colloque de Charleville-Mézières et Sedan, 4-6 nov. 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 117 (4), Société archéologique champenoise, pp.177-186, 2024, Bulletin de la Société archéologique champenoise, 978-2-918253-43-3</w:t>
+              <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-20, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084382v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si tu manges du bouillon d'awara en Guyane tu reviendras...</w:t>
+                <w:t xml:space="preserve">« Reconstruire » la cathédrale de Strasbourg : l'archéologie expérimentale comme vecteur de transmission des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorraine Desart; Cédric Moulis; Gilles Fronteau; Mathieu Piavaux; Maxence Pieters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.371-374, 2024, 9781803277554</w:t>
+              <w:t xml:space="preserve">Pierre à pierre III. Economie de la pierre entre Rhin et Loire aux périodes historiques. Actes du colloque de Charleville-Mézières et Sedan, 4-6 nov. 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 117 (4), Société archéologique champenoise, pp.177-186, 2024, Bulletin de la Société archéologique champenoise, 978-2-918253-43-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608346v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules rotatives</w:t>
+                <w:t xml:space="preserve">Si tu manges du bouillon d'awara en Guyane tu reviendras...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Usspann, une agglomération gallo-romaine au Col de Saverne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Association pour la Valorisation de l'Archéologie du Grand Est, pp.273-288, 2024, Mémoires d'Archéologie du Grand-Est, 978-2-9590817-2-9</w:t>
+              <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-374, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346989v1</w:t>
+                <w:t xml:space="preserve">hal-04608346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierres et fer à l’âge du Fer dans la vallée du Rhin supérieur : exploitation, approvisionnement, consommation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moudre et broyer au Palais d’Amathonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steeve Gentner</w:t>
+                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
+              <w:t xml:space="preserve">Antigone Marangou; Thierry Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+              <w:t xml:space="preserve">Le palais d'Amathonte des origines à la fin de l'Antiquité. État de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.365-375, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-46, 2023, Archéologie et Culture, 9782753589728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224081v1</w:t>
+                <w:t xml:space="preserve">hal-04154169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forge hallstattienne de Weyersheim (Bas-Rhin, France) -Hallstatt D3/La Tène ancienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierres et fer à l’âge du Fer dans la vallée du Rhin supérieur : exploitation, approvisionnement, consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michler Matthieu</w:t>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Linda Boutoille, Rebecca Peake. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metalworkers and their Tools : Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-375, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384394v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moudre et broyer au Palais d’Amathonte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La forge hallstattienne de Weyersheim (Bas-Rhin, France) -Hallstatt D3/La Tène ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michler Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Antigone Marangou; Thierry Petit. </w:t>
+                <w:t xml:space="preserve">Clerc Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linda Boutoille, Rebecca Peake. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le palais d'Amathonte des origines à la fin de l'Antiquité. État de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Metalworkers and their Tools : Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archeopress, pp.123-142, 2023, 978-1-80327-625-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.32028/9781803276243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154169v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotary quern and millstone roughouts beyond their quarries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,64 +5956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Maimont. Alte und neue Forschungen auf eine grenzübergreifende befestigte Höhensiedlung der Eisen- und Römerzei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,1032 +6075,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les outils de mouture du Palais d’Amathonte (Chypre) à l’âge du Fer : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est (Supplément), 2017, 2-915544-37-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825164v1</w:t>
+                <w:t xml:space="preserve">hal-04154014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de production de meules rotatives de La Tène finale à Obernai (67) : réflexions sur l’organisation de la fabrication et du commerce des moulins à la fin de l’âge du Fer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La carrière d’extraction de meules en grès vosgien du Purpurkopf à Rosheim (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Holderbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.605-618, 2017, 978-2-35613-189-8</w:t>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est (Supplément), pp.187-190, 2017, 2-915544-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528357v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-95, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825343v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meules antiques de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un atelier de production de meules rotatives de La Tène finale à Obernai (67) : réflexions sur l’organisation de la fabrication et du commerce des moulins à la fin de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.605-618, 2017, 978-2-35613-189-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957053v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules d’Acy-Romance (Ardennes), La Warde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825562v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Meules antiques de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-86, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3157⟩</w:t>
+              <w:t xml:space="preserve">, pp.135-145, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825217v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carrière d’extraction de meules en grès vosgien du Purpurkopf à Rosheim (Bas-Rhin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les meules d’Acy-Romance (Ardennes), La Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-134, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153976v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture du Palais d’Amathonte (Chypre) à l’âge du Fer : premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+                <w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154014v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les moulins de l’armée romaine du Haut-Empire. Utilisation, rendement et standardisation</w:t>
               </w:r>
@@ -7340,51 +7340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7555,51 +7555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7607,51 +7607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Defressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
@@ -7747,773 +7747,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grès VS Basalte L’exploitation du grès et l’importation du basalte en Alsace durant l’Antiquité (Ier-IIIe s.)</w:t>
+                <w:t xml:space="preserve">First century querns of the Roman army in the light of modern texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Williams, David Peacock. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.401-408, 2011, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">Bread for the People: The Archaeology of Mills and Milling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR International (Series 2274), pp.85-91, 2011, 978 1 4073 0848 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153935v1</w:t>
+                <w:t xml:space="preserve">hal-04154041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La position du (des) trou(s) de manchon (s) par rapport à l’axe de l’œil des catillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dvrocortorvm-rue Maucroix. Un quartier excentré d'une capitale de province romaine, fin du 1e s. av. J.-C./début du IVe S.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologie urbaine à Reims n°10 (4), 2011</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.319-334, 2011, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155267v1</w:t>
+                <w:t xml:space="preserve">hal-04153915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lexique</w:t>
+                <w:t xml:space="preserve">Grès VS Basalte L’exploitation du grès et l’importation du basalte en Alsace durant l’Antiquité (Ier-IIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), Archéosite Gaulois, pp.19-34, 2011, Actes des IIIe Rencontres Archéologiques de l’Archéosite gaulois, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.401-408, 2011, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153898v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le matériel de mouture à la fin de l’âge du Fer et au début de l’époque romaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outils de mouture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Michel Reddé, Philippe Barral, François Favory Jean-Paul Guillaumet, Martine Joly, Jean-Yves Marc Pierre Nouvel, Laure Nuninger, Christophe Petit. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rollet Ph., Berthelot F., Florent G., Jouhet E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects de la Romanisation dans l’Est de la Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibracte (21), pp.917-928, 2011</w:t>
+              <w:t xml:space="preserve">Dvrocortorvm-rue Maucroix. Un quartier excentré d'une capitale de province romaine, fin du 1e s. av. J.-C./début du IVe S.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie urbaine à Reims n°10 (4), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154340v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et fonctionnement des manchons des moulins rotatifs manuels durant le deuxième âge du fer et le Haut-Empire</w:t>
+                <w:t xml:space="preserve">Le lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain-Gilles Chaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution typologique et technique des meules du Néolithique à l'an mille. Actes des IIIe Rencontres Archéologiques de l'Archéosite gaulois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux : Aquitania, p. 299-318., 2011</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), Archéosite Gaulois, pp.19-34, 2011, Actes des IIIe Rencontres Archéologiques de l’Archéosite gaulois, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624594v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de la surface active des meules rotatives antiques : bilan documentaire, proposition d’un vocabulaire descriptif et d’une grille d’analyse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Le matériel de mouture à la fin de l’âge du Fer et au début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé, Philippe Barral, François Favory Jean-Paul Guillaumet, Martine Joly, Jean-Yves Marc Pierre Nouvel, Laure Nuninger, Christophe Petit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.367-384, 2011, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">Aspects de la Romanisation dans l’Est de la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte (21), pp.917-928, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153926v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La position du (des) trou(s) de manchon (s) par rapport à l’axe de l’œil des catillus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Typologie et fonctionnement des manchons des moulins rotatifs manuels durant le deuxième âge du fer et le Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Gilles Chaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.319-334, 2011, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">Evolution typologique et technique des meules du Néolithique à l'an mille. Actes des IIIe Rencontres Archéologiques de l'Archéosite gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux : Aquitania, p. 299-318., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153915v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First century querns of the Roman army in the light of modern texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement de la surface active des meules rotatives antiques : bilan documentaire, proposition d’un vocabulaire descriptif et d’une grille d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bread for the People: The Archaeology of Mills and Milling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR International (Series 2274), pp.85-91, 2011, 978 1 4073 0848 7</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.367-384, 2011, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154041v1</w:t>
+                <w:t xml:space="preserve">hal-04153926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des carrières antiques largement exploitées</w:t>
               </w:r>
@@ -8658,90 +8658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et diamètres des meules à bras à la fin de La Tène et à l’époque antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9128,51 +9128,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), occupations Protohistoriques et fréquentations de la Préhistoire au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,51 +9259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9368,51 +9368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), occupations Protohistoriques et fréquentations de la Préhistoire au Moyen Âge, Fouille programmée, Rapport 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9476,542 +9476,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
+                <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), occupation Protohistorique et fréquentations à la Préhistoire récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de strasbourg; UMR 7044 : ArcHiMedE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535246v1</w:t>
+                <w:t xml:space="preserve">hal-04020453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de versant pré- et protohistoriques (Néolithique, âge du Bronze et âge du Fer) : Wilwisheim, Bas-Rhin Krautland, Grand Est : rapport de fouille</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04738743v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de l’âge du Bronze, habitat de La Tène et structures parcellaires modernes et contemporaines à la confluence des deux Sarres : Hermelange, Moselle, Lotissement Rue des Chenevières, Grand Est : rapport de fouille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Lafitte</w:t>
+                <w:t xml:space="preserve">Occupations de versant pré- et protohistoriques (Néolithique, âge du Bronze et âge du Fer) : Wilwisheim, Bas-Rhin Krautland, Grand Est : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Carlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.235</w:t>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736628v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), occupation Protohistorique et fréquentations à la Préhistoire récente</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Diemer</w:t>
+                <w:t xml:space="preserve">Occupations de l’âge du Bronze, habitat de La Tène et structures parcellaires modernes et contemporaines à la confluence des deux Sarres : Hermelange, Moselle, Lotissement Rue des Chenevières, Grand Est : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de strasbourg; UMR 7044 : ArcHiMedE. 2023</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020453v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10299,64 +10299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67) : Prospection thématique, Rapport 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10411,314 +10411,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892803v1</w:t>
+                <w:t xml:space="preserve">hal-03473007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Adam</w:t>
+                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Delangle</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03473007v1</w:t>
+                <w:t xml:space="preserve">hal-02892803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10777,314 +10777,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éperon du Schuhfels à Lembach (67), occupation médiévale et indices sidérurgiques, Sondages exploratoires, Rapport 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'éperon du Schuhfels à Lembach (67), occupation médiévale et indices sidérurgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Barbau</w:t>
+                <w:t xml:space="preserve">Michaël Cesaratto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cesaratto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMédE, Université de Strasbourg. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Université de Strasbourg; SRA Grand Est. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312623v1</w:t>
+                <w:t xml:space="preserve">hal-02415847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éperon du Schuhfels à Lembach (67), occupation médiévale et indices sidérurgiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+                <w:t xml:space="preserve">L’éperon du Schuhfels à Lembach (67), occupation médiévale et indices sidérurgiques, Sondages exploratoires, Rapport 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cesaratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Cesaratto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMédE, Université de Strasbourg. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02415847v1</w:t>
+                <w:t xml:space="preserve">hal-05312623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport triennal 2016-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11149,64 +11149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), un habitat du Bronze final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,51 +11271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11387,987 +11387,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éperon barré du Schieferberg à Oberhaslach (67)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, Rainwasen, Langgasse, Frauenabwand, Ebenheit, LGV EE, site 8-4 : deux occupations du Néolithique moyen, des fosses Grossgartach ; une enceinte Bischheim / Bruebach-Oberbergen ; un silo du Néolithique récent, Munzingen ; quelques fosses de l'âge du Bronze ancien/moyen ; des silos de La Tène A ; un fossé en agrafe et des cabanes semi-enterrées de La Tène finale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tenud</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMédE, Université de Strasbourg. 2017</w:t>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est sud. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308929v1</w:t>
+                <w:t xml:space="preserve">halshs-01858580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éperon barré du Schieferberg à Oberhaslach (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tenud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMédE, Université de Strasbourg. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Alberti</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-01767175v1</w:t>
+                <w:t xml:space="preserve">hal-05308929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Rheinland-Pfalz) : rapport 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fontanille</w:t>
+                <w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] SRA Grand Est. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 7 volumes, 1841 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295088v1</w:t>
+                <w:t xml:space="preserve">halshs-01767175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florange (Moselle), route d'Uckange, lotissement du Millénaire, Auf dem Weyer, zones 1,2,3 : une occupation antique et du haut Moyen-âge dans la vallée de la Fensch.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Rheinland-Pfalz) : rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Wassong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Grand Est. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bressoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04152555v1</w:t>
+                <w:t xml:space="preserve">hal-05295088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éperon barré du Schieferberg à Oberhaslach (67)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Université de Strasbourg; SRA Grand Est. 2017</w:t>
+                <w:t xml:space="preserve">Florange (Moselle), route d'Uckange, lotissement du Millénaire, Auf dem Weyer, zones 1,2,3 : une occupation antique et du haut Moyen-âge dans la vallée de la Fensch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bressoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2017, 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415861v1</w:t>
+                <w:t xml:space="preserve">hal-04152555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes de hauteur du Brotschberg à Haegen et du Wuestenberg à Reinhardsmunster (67), deux fortifications de contour du pas de Saverne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">L'éperon barré du Schieferberg à Oberhaslach (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2017</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Université de Strasbourg; SRA Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02411169v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2017</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+                <w:t xml:space="preserve">Les enceintes de hauteur du Brotschberg à Haegen et du Wuestenberg à Reinhardsmunster (67), deux fortifications de contour du pas de Saverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422455v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02411169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, Rainwasen, Langgasse, Frauenabwand, Ebenheit, LGV EE, site 8-4 : deux occupations du Néolithique moyen, des fosses Grossgartach ; une enceinte Bischheim / Bruebach-Oberbergen ; un silo du Néolithique récent, Munzingen ; quelques fosses de l'âge du Bronze ancien/moyen ; des silos de La Tène A ; un fossé en agrafe et des cabanes semi-enterrées de La Tène finale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Wassong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-01858580v1</w:t>
+                <w:t xml:space="preserve">hal-02422455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12415,64 +12415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Rheinland-Pfalz) : rapport 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12634,51 +12634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12835,51 +12835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12940,77 +12940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duntzenheim (67) : &amp;quot;Ebenheit&amp;quot; / Stock nord, secteur 2, tranche 1 - 2009 ; à la marge d'occupations pré- et protohistoriques : quelques structures annexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13135,51 +13135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB12C3C7"/>
+    <w:nsid w:val="F30255E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13366,51 +13366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-jodry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3878-3335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147799783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontanille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trommenschlager" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartkopf-Fr&#246;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Waton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froeliger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lasserre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schneikert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Hartoch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Anderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Anderson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04636323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/ASP/missingPageHandler.asp?404;https://archaeopress.com:443/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803277554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goubet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04608315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04608346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9370/le-palais-d-amathonte-des-origines-a-la-fin-de-l-antiquite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/ca/revista/Extres/EXTRA-4/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5637" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528357v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3286" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3286" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Holderbach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154079v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155267v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153898v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Chaussat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153926v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Schnitzler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154144v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481106v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Lafitte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barbau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesaratto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cicutta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cesaratto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419517v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kraft" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422461v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Scholtus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308929v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tenud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295088v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bressoud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415861v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411169v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422455v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143572v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-jodry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3878-3335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147799783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontanille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trommenschlager" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartkopf-Fr&#246;der" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Waton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froeliger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lasserre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schneikert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Hartoch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825195v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Anderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Anderson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04636323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/ASP/missingPageHandler.asp?404;https://archaeopress.com:443/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803277554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goubet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04608315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04608346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9370/le-palais-d-amathonte-des-origines-a-la-fin-de-l-antiquite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/ca/revista/Extres/EXTRA-4/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5637" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154014v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Holderbach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3286" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3286" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154079v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153935v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624594v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Chaussat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Schnitzler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154144v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481106v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020453v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Lafitte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415847v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cesaratto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barbau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesaratto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cicutta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419517v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kraft" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422461v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Scholtus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tenud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295088v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152555v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bressoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411169v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143572v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>