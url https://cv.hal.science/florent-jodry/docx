--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -153,1859 +153,1980 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trancault (10) « Basse Cour Ouest » : des fosses profondes mésolithiques et néolithiques, et une vaste zone d’extraction de l’âge du Bronze final</w:t>
+                <w:t xml:space="preserve">Entre âge du Bronze et âge du Fer, les occupations sur le long terme dʹOberschaeffolsheim (Bas‑Rhin) ‑ rue du Général de Gaulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Marty</w:t>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Granai</w:t>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Monnier</w:t>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journée de l’archéologie en Champagne-Ardenne, Châlons-en-Champagne, 22 mars 2024, 117 (1), pp.57</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24, pp.78-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084243v1</w:t>
+                <w:t xml:space="preserve">hal-05601290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les moulins en basalte du Haut-Empire le long de l’axe rhénan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trancault (10) « Basse Cour Ouest » : des fosses profondes mésolithiques et néolithiques, et une vaste zone d’extraction de l’âge du Bronze final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journée de l’archéologie en Champagne-Ardenne, Châlons-en-Champagne, 22 mars 2024, 117 (1), pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952670v1</w:t>
+                <w:t xml:space="preserve">hal-05084243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de l’âge du Bronze moyen de Berstett Langenberg (Bas-Rhin), approches croisées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés sur les moulins en basalte du Haut-Empire le long de l’axe rhénan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.3554⟩</w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081914v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles sur le contournement ouest de Strasbourg)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le site de l’âge du Bronze moyen de Berstett Langenberg (Bas-Rhin), approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Boury</w:t>
+                <w:t xml:space="preserve">Nadia Tarifa-Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Varia, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.3554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472779v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achenheim : un habitat fortifié du dernier tiers du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire (groupe de Bruebach-Oberbergen) en Basse-Alsace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles sur le contournement ouest de Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+                <w:t xml:space="preserve">Alexandra Cony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+                <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.108-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03358356v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’un moulin manuel expérimental romain en basalte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achenheim : un habitat fortifié du dernier tiers du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire (groupe de Bruebach-Oberbergen) en Basse-Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bucher</w:t>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.227-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.2235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154227v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock procurement and use during the Middle Neolithic: The macrolithic tools of Dambach-la-Ville (Alsace, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of lithic studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Proceedings of the 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2218/jls.3090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur l’habitat de hauteur fortifié du Maimon à Niedersteinbach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+                <w:t xml:space="preserve">Réalisation d’un moulin manuel expérimental romain en basalte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Outre Forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 181, pp.41-53</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258353v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensilage et artisanat du fer entre le Hallstatt D3 et La Tène ancienne à Weyersheim (Bas-Rhin). Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.202-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01826474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Those who dig »… une découverte inattendue à Schnersheim (Bas-Rhin) : une fosse du Mésolithique avec dépôt de chevreuil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles recherches sur l’habitat de hauteur fortifié du Maimon à Niedersteinbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Wassong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Creuser au Mésolithique. Digging in the Mesolithic (12), pp.189-194</w:t>
+              <w:t xml:space="preserve">Revue de l’Outre Forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155058v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules antiques de Brumath (1er-3ème siècle)</w:t>
+                <w:t xml:space="preserve">« Those who dig »… une découverte inattendue à Schnersheim (Bas-Rhin) : une fosse du Mésolithique avec dépôt de chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Brumath et des Environs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44, pp.88-98</w:t>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Creuser au Mésolithique. Digging in the Mesolithic (12), pp.189-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155224v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comnisca, fils de Vedillus, Ambien, cavalier dans l’aile Indiana » : étude pétrographique de l’exceptionnelle stèle funéraire découverte à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartkopf-Fröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 188 (65), pp.341-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle stèle de cavalier découverte à Strasbourg-Koenigshoffen (Bas-Rhin)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les meules antiques de Brumath (1er-3ème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.27-35</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Brumath et des Environs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.88-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683594v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la place du Château à Strasbourg</w:t>
+                <w:t xml:space="preserve">Une nouvelle stèle de cavalier découverte à Strasbourg-Koenigshoffen (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Dottori</w:t>
+                <w:t xml:space="preserve">Sylvie Dardaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrud Kuhnle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Froeliger</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Waton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers Histoire et Archéologie - Archeologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 505, pp.24-33</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154395v1</w:t>
+                <w:t xml:space="preserve">hal-01683594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la fin du Bronze final du Hexenberg à Leutenheim (Bas-Rhin) : études sur le paléoenvrionnement rhénan et études archéologiques. Résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sous la place du Château à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lasserre</w:t>
+                <w:t xml:space="preserve">Boris Dottori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vigreux</w:t>
+                <w:t xml:space="preserve">Gertrud Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Basoge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Putelat</w:t>
+                <w:t xml:space="preserve">Nathalie Froeliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers Histoire et Archéologie - Archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 505, pp.24-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00909619v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos d'une meule militaire du Ier siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le site de la fin du Bronze final du Hexenberg à Leutenheim (Bas-Rhin) : études sur le paléoenvrionnement rhénan et études archéologiques. Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Basoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Logel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Putelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (4), pp.731-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2011.14068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154349v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos d'une meule militaire du Ier siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Altenstadt-St-Rémy : approche archéologique des Lignes de la Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schneikert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Outre-Fôret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2015,587 +2136,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du meulier au meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des tubercules au riz, de l’orge au blé.. Transitions culturales et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Le Roux; Luc Jallot, Feb 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armes de jet de la Protohistoire à l’Antiquité. Remise en contexte des projectiles découverts sur les sites du Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre ou paix : raisons et stratégies, armes et défenses; dédié à André Leroi-Gourhan. Séminaire d'anthropologie diachronique interdisciplinaire commun université de Strasbourg et université Paul Valéry-Montpellier 3 (ethnologie et archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sous la direction de Pierre Le Roux, Luc Jallot, Philippe Lefranc, Valéry Zeitoun, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bière, actualité de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières gorgées de bière. "Archéologie et histoire de la bière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marinval Ph., Jedrusiak F., Jodry F., Michler M., Sep 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée de l’outil. De l’importance des outils de mouture dans les rites de passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses : pratiques funéraires et rites de passage. Séminaire d'anthropologie diachronique interdisciplinaire commun université de Strasbourg et université Paul Valéry-Montpellier 3 (ethnologie et archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sous la direction de Pierre Le Roux, Luc Jallot et Philippe Lefranc, 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer le grain, focus sur les outils employés avant le brassage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières gorgées de bière. "Archéologie et histoire de la bière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marinval Ph., Jedrusiak F., Jodry F., Michler M., Sep 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes pour l’identification des activités de mouture sur les sites ruraux de la Gaule romaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives on the important set of macrolithic tools of Dambach-la-Ville (Middle Neolithic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGER, 2014, Clermont-Ferrand France. p. 113 à 137</w:t>
+              <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825574v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rayonnage des meules rotatives antiques dans le nord-est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Else Hartoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2619,1130 +2736,1134 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions de meules en « grès des Vosges » de La Tène finale à la fin de l’Antiquité : typologie, chronologie, diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on the important set of macrolithic tools of Dambach-la-Ville (Middle Neolithic)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;Groupe Meule&amp;quot;: Research, working method, results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967428v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Groupe Meule&amp;quot;: Research, working method, results and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Pistes pour l’identification des activités de mouture sur les sites ruraux de la Gaule romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGER, 2014, Clermont-Ferrand France. p. 113 à 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967423v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The metalworker and his tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529420v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des ressources locales et circulation des matières premières : l’exemple de Dambach-la-ville vers 4150 av J.-C.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès préhistorique de France d'Amiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.851 à 860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971811v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
+              <w:t xml:space="preserve">The metalworker and his tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529377v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Exploitation des ressources locales et circulation des matières premières : l’exemple de Dambach-la-ville vers 4150 av J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.851 à 860</w:t>
+              <w:t xml:space="preserve">28ème congrès préhistorique de France d'Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487345v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première esquisse d’une typologie des meules hydrauliques antiques en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.747 à773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les dépôts de meules rotatives ; deux exemples de La Tène finale en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Antibes, France. pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du matériel de mouture de part et d'autre de l'arc jurassien durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées archéologiques frontalières de l'Arc jurassien (JAFAJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Delle, Territoire de Belfort (F)-Boncourt, Jura (CH), France. pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3752,98 +3873,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des moulins au service des armées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3853,863 +3974,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la “bière” Histoire et Archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strasbourg, AVAGE. , MAGE (17), 486 p. ; 163 fig. couleurs dont 15 cartes ; 39 fig. NB ; 21 Tabl., 2025, Mémoires d'Archéologie du Grand Est, 978-2-9590817-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichtratzheim, ZAC Niederfeld. Une nécropole altomédiévale dans la plaine rhénane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Archéologique de l’Est, 216 p., 2024, Revue archéologique de l'Est, Supplément 58, 978-2-915544-92-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roux Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeopress. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress Access Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 406 p., 2024, 9781803277554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781803277554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Justice, Le Marais de la Fontaine-du-Cœur (Île-de-France, Seine-et-Marne, Varennes-sur-Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , pp.3 vol., 2022, Documents d’archéologie préventive 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/re3e-v627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au &amp;quot;Grès&amp;quot; du temps-Collections lapidaires celtes et gallo-romaines du musée archéologique de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'histoire et d'archéologie de Saverne et d'environs, 2015, 978-2-36329-058-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au « grès » du temps. Collections lapidaires celtes et gallo-romaines du musée archéologique de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d’histoire et d’Archéologie de Saverne et Environs. pp.371, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des IIIe Rencontres Archéologiques de l’Archéosite gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille : actes des IIIe rencontres archéologiques de l'Archéosite gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bordeaux : Aquitania, pp.479 -[7], 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00657963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4719,2711 +4840,2711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la "bière". Histoire et Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MAGES (17), pp.11-15, 2025, MAGES, 978-2-9590817-7-4</w:t>
+              <w:t xml:space="preserve">, MAGES (17), pp.17-26, 2025, 978-2-9590817-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467919v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la "bière". Histoire et Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MAGES (17), pp.17-26, 2025, 978-2-9590817-7-4</w:t>
+              <w:t xml:space="preserve">, MAGES (17), pp.11-15, 2025, MAGES, 978-2-9590817-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467934v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules rotatives</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;message des meules&amp;quot; : céréales, moutures et pains s'invitent aux banquets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Usspann, une agglomération gallo-romaine au Col de Saverne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Association pour la Valorisation de l'Archéologie du Grand Est, pp.273-288, 2024, Mémoires d'Archéologie du Grand-Est, 978-2-9590817-2-9</w:t>
+              <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-184, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346989v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;message des meules&amp;quot; : céréales, moutures et pains s'invitent aux banquets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Le banquet cérémoniel entre archéologie et ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.163-184, 2024, 9781803277554</w:t>
+              <w:t xml:space="preserve">, pp.5-20, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608315v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Le banquet cérémoniel entre archéologie et ethnologie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Reconstruire » la cathédrale de Strasbourg : l'archéologie expérimentale comme vecteur de transmission des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorraine Desart; Cédric Moulis; Gilles Fronteau; Mathieu Piavaux; Maxence Pieters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-20, 2024, 9781803277554</w:t>
+              <w:t xml:space="preserve">Pierre à pierre III. Economie de la pierre entre Rhin et Loire aux périodes historiques. Actes du colloque de Charleville-Mézières et Sedan, 4-6 nov. 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 117 (4), Société archéologique champenoise, pp.177-186, 2024, Bulletin de la Société archéologique champenoise, 978-2-918253-43-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614691v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Reconstruire » la cathédrale de Strasbourg : l'archéologie expérimentale comme vecteur de transmission des savoirs</w:t>
+                <w:t xml:space="preserve">Si tu manges du bouillon d'awara en Guyane tu reviendras...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lorraine Desart; Cédric Moulis; Gilles Fronteau; Mathieu Piavaux; Maxence Pieters. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à pierre III. Economie de la pierre entre Rhin et Loire aux périodes historiques. Actes du colloque de Charleville-Mézières et Sedan, 4-6 nov. 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 117 (4), Société archéologique champenoise, pp.177-186, 2024, Bulletin de la Société archéologique champenoise, 978-2-918253-43-3</w:t>
+              <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-374, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084382v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si tu manges du bouillon d'awara en Guyane tu reviendras...</w:t>
+                <w:t xml:space="preserve">Les meules rotatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.371-374, 2024, 9781803277554</w:t>
+              <w:t xml:space="preserve">L'Usspann, une agglomération gallo-romaine au Col de Saverne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Association pour la Valorisation de l'Archéologie du Grand Est, pp.273-288, 2024, Mémoires d'Archéologie du Grand-Est, 978-2-9590817-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608346v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moudre et broyer au Palais d’Amathonte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+                <w:t xml:space="preserve">Pierres et fer à l’âge du Fer dans la vallée du Rhin supérieur : exploitation, approvisionnement, consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antigone Marangou; Thierry Petit. </w:t>
+              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le palais d'Amathonte des origines à la fin de l'Antiquité. État de la recherche</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-46, 2023, Archéologie et Culture, 9782753589728</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-375, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154169v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierres et fer à l’âge du Fer dans la vallée du Rhin supérieur : exploitation, approvisionnement, consommation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steeve Gentner</w:t>
+                <w:t xml:space="preserve">La forge hallstattienne de Weyersheim (Bas-Rhin, France) -Hallstatt D3/La Tène ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michler Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clerc Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linda Boutoille, Rebecca Peake. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...47 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metalworkers and their Tools : Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archeopress, pp.123-142, 2023, 978-1-80327-625-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803276243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224081v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forge hallstattienne de Weyersheim (Bas-Rhin, France) -Hallstatt D3/La Tène ancienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michler Matthieu</w:t>
+                <w:t xml:space="preserve">Moudre et broyer au Palais d’Amathonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Linda Boutoille, Rebecca Peake. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Marangou; Thierry Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metalworkers and their Tools : Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le palais d'Amathonte des origines à la fin de l'Antiquité. État de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-46, 2023, Archéologie et Culture, 9782753589728</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384394v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotary quern and millstone roughouts beyond their quarries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothy J. Anderson; Natàlia Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilting at Mills the archaeology and geology of mills and milling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitat de Llieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-118, 2020, Revista d'Arqueologia de Ponen Extra, 978-84-9144-029-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils macrolithiques : 5 000 ans d’exploitation dans les Vosges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Dumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des ressources et des hommes en montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, Éditions du Comité des travaux historiques et scientifiques, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.5637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Maimont. Alte und neue Forschungen auf eine grenzübergreifende befestigte Höhensiedlung der Eisen- und Römerzei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologie in der Großregion, Archäologentage Otzenhausen 4, Internationales Symposium zur Archäologie in der Großregion, März 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europäische Akademie Otzenhausen, pp.65-78, 2018, Archäologentage Otzenhausen, 9783941509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture du Palais d’Amathonte (Chypre) à l’âge du Fer : premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société archéologique de l'Est (Supplément), 2017, 2-915544-37-9</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154014v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carrière d’extraction de meules en grès vosgien du Purpurkopf à Rosheim (Bas-Rhin)</w:t>
+                <w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-95, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153976v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un atelier de production de meules rotatives de La Tène finale à Obernai (67) : réflexions sur l’organisation de la fabrication et du commerce des moulins à la fin de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.605-618, 2017, 978-2-35613-189-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825164v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de production de meules rotatives de La Tène finale à Obernai (67) : réflexions sur l’organisation de la fabrication et du commerce des moulins à la fin de l’âge du Fer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meules antiques de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-145, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528357v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Les meules d’Acy-Romance (Ardennes), La Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-134, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825343v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meules antiques de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.135-145, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3286⟩</w:t>
+              <w:t xml:space="preserve">, pp.71-86, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957053v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules d’Acy-Romance (Ardennes), La Warde</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La carrière d’extraction de meules en grès vosgien du Purpurkopf à Rosheim (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Holderbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est (Supplément), pp.187-190, 2017, 2-915544-37-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825562v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+                <w:t xml:space="preserve">Les outils de mouture du Palais d’Amathonte (Chypre) à l’âge du Fer : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est (Supplément), 2017, 2-915544-37-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825217v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les moulins de l’armée romaine du Haut-Empire. Utilisation, rendement et standardisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Blary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cuisines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition électronique du CTHS, pp.129-150, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition et l’exploitation des roches riches en oxydes de fer en Alsace du Néolithique à La Tène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke van Es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’hématite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropologica et Præhistorica (125), pp.201-218, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blodelsheim, Roggenhouserweg (Haut-Rhin) : un ensemble du Bronze moyen découvert au diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Véber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Alberti, C. Féliu, G. Pierrevelcin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpinare : Mélanges offerts à Anne-Marie Adam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires-Ausonius, pp.383-395, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7433,1421 +7554,1421 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lotte Selsing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seen through a millstone, AmS-Skrifter 24, Museum of Archaeology, Stavanger University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Autour du moulin… » Réalisation d’un moulin rotatif manuel expérimental de la fin du deuxième âge du Fer et premiers résultats de mouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Anderson, C. Cheval, A. Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes des XXXIIIe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, pp.129-138, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Defressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, p.405-420, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matériel de mouture en Alsace du Néolithique à La Tène finale. Le potentiel géologique des Vosges et les « importations » sur les sites d’habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roches et Sociétés de la Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archéologie et Culture, pp.251-261, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First century querns of the Roman army in the light of modern texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le matériel de mouture à la fin de l’âge du Fer et au début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">David Williams, David Peacock. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé, Philippe Barral, François Favory Jean-Paul Guillaumet, Martine Joly, Jean-Yves Marc Pierre Nouvel, Laure Nuninger, Christophe Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bread for the People: The Archaeology of Mills and Milling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR International (Series 2274), pp.85-91, 2011, 978 1 4073 0848 7</w:t>
+              <w:t xml:space="preserve">Aspects de la Romanisation dans l’Est de la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte (21), pp.917-928, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154041v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La position du (des) trou(s) de manchon (s) par rapport à l’axe de l’œil des catillus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grès VS Basalte L’exploitation du grès et l’importation du basalte en Alsace durant l’Antiquité (Ier-IIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.319-334, 2011, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.401-408, 2011, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153915v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grès VS Basalte L’exploitation du grès et l’importation du basalte en Alsace durant l’Antiquité (Ier-IIIe s.)</w:t>
+                <w:t xml:space="preserve">Les outils de mouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rollet Ph., Berthelot F., Florent G., Jouhet E. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.401-408, 2011, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">Dvrocortorvm-rue Maucroix. Un quartier excentré d'une capitale de province romaine, fin du 1e s. av. J.-C./début du IVe S.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie urbaine à Reims n°10 (4), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153935v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture</w:t>
+                <w:t xml:space="preserve">Le lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dvrocortorvm-rue Maucroix. Un quartier excentré d'une capitale de province romaine, fin du 1e s. av. J.-C./début du IVe S.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologie urbaine à Reims n°10 (4), 2011</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), Archéosite Gaulois, pp.19-34, 2011, Actes des IIIe Rencontres Archéologiques de l’Archéosite gaulois, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155267v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lexique</w:t>
+                <w:t xml:space="preserve">Typologie et fonctionnement des manchons des moulins rotatifs manuels durant le deuxième âge du fer et le Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Gilles Chaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), Archéosite Gaulois, pp.19-34, 2011, Actes des IIIe Rencontres Archéologiques de l’Archéosite gaulois, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">Evolution typologique et technique des meules du Néolithique à l'an mille. Actes des IIIe Rencontres Archéologiques de l'Archéosite gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux : Aquitania, p. 299-318., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153898v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le matériel de mouture à la fin de l’âge du Fer et au début de l’époque romaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Le traitement de la surface active des meules rotatives antiques : bilan documentaire, proposition d’un vocabulaire descriptif et d’une grille d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects de la Romanisation dans l’Est de la Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibracte (21), pp.917-928, 2011</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.367-384, 2011, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154340v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et fonctionnement des manchons des moulins rotatifs manuels durant le deuxième âge du fer et le Haut-Empire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La position du (des) trou(s) de manchon (s) par rapport à l’axe de l’œil des catillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain-Gilles Chaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution typologique et technique des meules du Néolithique à l'an mille. Actes des IIIe Rencontres Archéologiques de l'Archéosite gaulois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux : Aquitania, p. 299-318., 2011</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.319-334, 2011, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624594v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de la surface active des meules rotatives antiques : bilan documentaire, proposition d’un vocabulaire descriptif et d’une grille d’analyse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First century querns of the Roman army in the light of modern texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Williams, David Peacock. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.367-384, 2011, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">Bread for the People: The Archaeology of Mills and Milling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR International (Series 2274), pp.85-91, 2011, 978 1 4073 0848 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153926v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des carrières antiques largement exploitées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronologie et diamètres des meules à bras à la fin de La Tène et à l’époque antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strasbourg-Argentorate, un camp légionnaire sur le Rhin (Ier au IVe siècle après J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fouilles récentes (8), pp.74-76, 2010</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154129v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation quotidienne du légionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Musées de la ville de Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strasbourg-Argentorate, un camp légionnaire sur le Rhin (Ier au IVe siècle après J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fouilles récentes (8), pp.104-106, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie et diamètres des meules à bras à la fin de La Tène et à l’époque antique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des carrières antiques largement exploitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Musées de la ville de Strasbourg. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Strasbourg-Argentorate, un camp légionnaire sur le Rhin (Ier au IVe siècle après J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fouilles récentes (8), pp.74-76, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539179v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un moulin par contubernium !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Musées de la ville de Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strasbourg-Argentorate, un camp légionnaire sur le Rhin (Ier au IVe siècle après J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fouilles récentes (8), pp.107-108, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8857,254 +8978,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique au Moyen Âge [Notice archéologique]</w:t>
+                <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’époque médiévale [Notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/47231</w:t>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/45592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481349v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’époque médiévale [Notice archéologique]</w:t>
+                <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique au Moyen Âge [Notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/45592</w:t>
+              <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/47231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481329v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernolsheim-lès-Saverne – Stampfloecher, Rosskopf, Polenberg [Notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://journals.openedition.org/adlfi/67219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9114,3960 +9235,3960 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), occupations Protohistoriques et fréquentations de la Préhistoire au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7044 - Archimède. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; UMR 7044 - Archimède. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), occupations Protohistoriques et fréquentations de la Préhistoire au Moyen Âge, Fouille programmée, Rapport 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nord-Est Archéologie; SRA Alsace. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), occupation Protohistorique et fréquentations à la Préhistoire récente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Occupations de versant pré- et protohistoriques (Néolithique, âge du Bronze et âge du Fer) : Wilwisheim, Bas-Rhin Krautland, Grand Est : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Université de strasbourg; UMR 7044 : ArcHiMedE. 2023</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Carlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020453v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de versant pré- et protohistoriques (Néolithique, âge du Bronze et âge du Fer) : Wilwisheim, Bas-Rhin Krautland, Grand Est : rapport de fouille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+                <w:t xml:space="preserve">Occupations de l’âge du Bronze, habitat de La Tène et structures parcellaires modernes et contemporaines à la confluence des deux Sarres : Hermelange, Moselle, Lotissement Rue des Chenevières, Grand Est : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738743v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de l’âge du Bronze, habitat de La Tène et structures parcellaires modernes et contemporaines à la confluence des deux Sarres : Hermelange, Moselle, Lotissement Rue des Chenevières, Grand Est : rapport de fouille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Franck</w:t>
+                <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), occupation Protohistorique et fréquentations à la Préhistoire récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.235</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de strasbourg; UMR 7044 : ArcHiMedE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736628v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 : ArcHiMedE; Université de Strasbourg (Unistra), FRA.; Drac Alsace. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098478v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit-Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMedE, Université de Strasbourg. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03581627v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit-Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[0] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMedE, Université de Strasbourg. 2021</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 : ArcHiMedE; Université de Strasbourg (Unistra), FRA.; Drac Alsace. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05295049v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67) : Prospection thématique, Rapport 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Delangle</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.440</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473007v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892803v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éperon du Schuhfels à Lembach (67), occupation médiévale et indices sidérurgiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">L’éperon du Schuhfels à Lembach (67), occupation médiévale et indices sidérurgiques, Sondages exploratoires, Rapport 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cesaratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Université de Strasbourg; SRA Grand Est. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMédE, Université de Strasbourg. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415847v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éperon du Schuhfels à Lembach (67), occupation médiévale et indices sidérurgiques, Sondages exploratoires, Rapport 2019</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">L'éperon du Schuhfels à Lembach (67), occupation médiévale et indices sidérurgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Cesaratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMédE, Université de Strasbourg. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Université de Strasbourg; SRA Grand Est. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312623v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport triennal 2016-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de hauteur du Brotschberg à Haegen (67), un habitat du Bronze final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Université de Strasbourg; SRA Grand Est. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizzie Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, Rainwasen, Langgasse, Frauenabwand, Ebenheit, LGV EE, site 8-4 : deux occupations du Néolithique moyen, des fosses Grossgartach ; une enceinte Bischheim / Bruebach-Oberbergen ; un silo du Néolithique récent, Munzingen ; quelques fosses de l'âge du Bronze ancien/moyen ; des silos de La Tène A ; un fossé en agrafe et des cabanes semi-enterrées de La Tène finale</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est sud. 2017</w:t>
+                <w:t xml:space="preserve">Florange (Moselle), route d'Uckange, lotissement du Millénaire, Auf dem Weyer, zones 1,2,3 : une occupation antique et du haut Moyen-âge dans la vallée de la Fensch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bressoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2017, 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01858580v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éperon barré du Schieferberg à Oberhaslach (67)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Diemer</w:t>
+                <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Rheinland-Pfalz) : rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Wassong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMédE, Université de Strasbourg. 2017</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05308929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éperon barré du Schieferberg à Oberhaslach (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tenud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Grand Est - Strasbourg, UMR 7044 – ArcHiMédE, Université de Strasbourg. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grazi</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-01767175v1</w:t>
+                <w:t xml:space="preserve">hal-05308929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Rheinland-Pfalz) : rapport 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fontanille</w:t>
+                <w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] SRA Grand Est. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 7 volumes, 1841 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05295088v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florange (Moselle), route d'Uckange, lotissement du Millénaire, Auf dem Weyer, zones 1,2,3 : une occupation antique et du haut Moyen-âge dans la vallée de la Fensch.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2017, 254 p</w:t>
+                <w:t xml:space="preserve">L'éperon barré du Schieferberg à Oberhaslach (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Université de Strasbourg; SRA Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04152555v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éperon barré du Schieferberg à Oberhaslach (67)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Les enceintes de hauteur du Brotschberg à Haegen et du Wuestenberg à Reinhardsmunster (67), deux fortifications de contour du pas de Saverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Université de Strasbourg; SRA Grand Est. 2017</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415861v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02411169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes de hauteur du Brotschberg à Haegen et du Wuestenberg à Reinhardsmunster (67), deux fortifications de contour du pas de Saverne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Diemer</w:t>
+                <w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Wassong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02411169v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz) : Rapport de fouille programmée 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, Rainwasen, Langgasse, Frauenabwand, Ebenheit, LGV EE, site 8-4 : deux occupations du Néolithique moyen, des fosses Grossgartach ; une enceinte Bischheim / Bruebach-Oberbergen ; un silo du Néolithique récent, Munzingen ; quelques fosses de l'âge du Bronze ancien/moyen ; des silos de La Tène A ; un fossé en agrafe et des cabanes semi-enterrées de La Tène finale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est sud. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422455v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01858580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géomatériaux : les meules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2016</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Cartron G. (dir.). Warcq « RD16 », Ardennes, Rapport final d’opération, Cellule archéologique du Conseil départemental des Ardennes. 2016, pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422451v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Rheinland-Pfalz) : rapport 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Pfalz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] SRA Grand Est. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg; UMR 7044 : ArcHiMedE; SRA Alsace. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05295092v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomatériaux : les meules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat de hauteur fortifié du Maimont (Niedersteinbach, Bas-Rhin/Schönau, Rheinland-Pfalz) : rapport 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Wassong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : Cartron G. (dir.). Warcq « RD16 », Ardennes, Rapport final d’opération, Cellule archéologique du Conseil départemental des Ardennes. 2016, pp.442-443</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Grand Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02977264v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrewerden, le long de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 : ArcHiMedE. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations du Néolithique et du Premier âge du Fer : Duntzenheim, Bas-Rhin, LGVEE, Zone de stockage Nord 2, secteur 1 : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2013, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duntzenheim (67) : &amp;quot;Ebenheit&amp;quot; / Stock nord, secteur 2, tranche 1 - 2009 ; à la marge d'occupations pré- et protohistoriques : quelques structures annexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13135,51 +13256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F30255E3"/>
+    <w:nsid w:val="14EB08A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13366,51 +13487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-jodry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3878-3335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147799783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontanille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trommenschlager" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartkopf-Fr&#246;der" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Waton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froeliger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lasserre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schneikert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Hartoch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825195v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Anderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Anderson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04636323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/ASP/missingPageHandler.asp?404;https://archaeopress.com:443/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803277554" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goubet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04608315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04608346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9370/le-palais-d-amathonte-des-origines-a-la-fin-de-l-antiquite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/ca/revista/Extres/EXTRA-4/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5637" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154014v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Holderbach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3286" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3286" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154079v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153935v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624594v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Chaussat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Schnitzler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154144v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481106v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020453v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Lafitte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415847v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cesaratto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barbau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesaratto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cicutta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419517v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kraft" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422461v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Scholtus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tenud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295088v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152555v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bressoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411169v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143572v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-jodry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3878-3335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147799783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.09" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF7H6014-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delloul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontanille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trommenschlager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartkopf-Fr&#246;der" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04155224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Waton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froeliger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lasserre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schneikert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Hartoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Anderson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Anderson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04636323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/ASP/missingPageHandler.asp?404;https://archaeopress.com:443/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803277554" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goubet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04608315v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salmon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04608346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9370/le-palais-d-amathonte-des-origines-a-la-fin-de-l-antiquite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/ca/revista/Extres/EXTRA-4/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3286" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3286" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153976v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Holderbach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154014v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153935v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Chaussat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Schnitzler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481349v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03481106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Lafitte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barbau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesaratto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cicutta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cesaratto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kraft" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422461v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Scholtus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152555v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bressoud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tenud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411169v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977264v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295092v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143572v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>