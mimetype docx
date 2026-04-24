--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1026,235 +1026,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic control of redundant manipulators: generalizing the task priority framework to inequality tasks</w:t>
+                <w:t xml:space="preserve">A General Framework for Planning Landmark-Based Motions for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Kanoun</w:t>
+                <w:t xml:space="preserve">Abed Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2142450⟩</w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (11-12), pp.1427-1450 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/016918611X579457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486755v2</w:t>
+                <w:t xml:space="preserve">hal-01537687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Planning Landmark-Based Motions for Mobile Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic control of redundant manipulators: generalizing the task priority framework to inequality tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abed Malti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (11-12), pp.1427-1450 </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.785-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/016918611X579457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2142450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537687v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivoting based manipulation by a humanoid robot</w:t>
               </w:r>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3302,459 +3302,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based External Force/Moment Estimation For Humanoid Robots With No Torque Measurement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling implicit and explicit constraints in manipulation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Robotics: Science and Systems 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pittsburg, United States. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746095v1</w:t>
+                <w:t xml:space="preserve">hal-01804774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling implicit and explicit constraints in manipulation planning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-Based External Force/Moment Estimation For Humanoid Robots With No Torque Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gergondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.3122-3129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804774v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulation planning: addressing the crossed foliation issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485519v2</w:t>
+                <w:t xml:space="preserve">hal-01358767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation planning: addressing the crossed foliation issue</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Budhiraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358767v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness to Inertial Parameter Errors for Legged Robots Balancing on Level Ground</w:t>
               </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a Compliant Humanoid Robot Using Only Inertial Measurement Units with a Viscoelastic Reaction Mass Pendulum Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,321 +4067,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Force-Torque Sensors, Inertial Measurements Units and Proprioception for a Humanoid Kinematics-Dynamics Observation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mifsud</w:t>
+                <w:t xml:space="preserve">Motion Planning and Irreducible Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Orthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202155v1</w:t>
+                <w:t xml:space="preserve">hal-01121025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Planning and Irreducible Trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Estimation of Contact Forces and Floating Base Kinematics of a Humanoid Robot Using Only Inertial Measurement Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139695⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121025v1</w:t>
+                <w:t xml:space="preserve">hal-01142399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Contact Forces and Floating Base Kinematics of a Humanoid Robot Using Only Inertial Measurement Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Fusion of Force-Torque Sensors, Inertial Measurements Units and Proprioception for a Humanoid Kinematics-Dynamics Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifsud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 6p</w:t>
+              <w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142399v2</w:t>
+                <w:t xml:space="preserve">hal-01202155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid Flexibility Deformation Can Be Efficiently Estimated Using Only Inertial Measurement Units and Contact Information</w:t>
               </w:r>
@@ -4966,157 +4966,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Space Controllability of a Walking Humanoid Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio El Khoury</w:t>
+                <w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoid Robots (Humanoids), 2011 11th IEEE-RAS International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.739 - 744, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4408 -4413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6048120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602384v2</w:t>
+                <w:t xml:space="preserve">hal-00639026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t>
               </w:r>
@@ -5230,239 +5217,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Path Optimization for Humanoid Walk Planning: an Efficient Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.179 - 184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639026v1</w:t>
+                <w:t xml:space="preserve">hal-00572375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Optimization for Humanoid Walk Planning: an Efficient Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-Space Controllability of a Walking Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoid Robots (Humanoids), 2011 11th IEEE-RAS International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.739 - 744, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572375v3</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biped Walking Pattern Generator based on &amp;quot;Half-Steps&amp;quot; for Dimensionality Reduction</w:t>
               </w:r>
@@ -5888,520 +5888,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritizing linear equality and inequality systems: application to local motion planning for redundant robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Kanoun</w:t>
+                <w:t xml:space="preserve">Whole-Body Task Planning for a Humanoid Robot: a Way to Integrate Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Nakhaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics &amp; Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00390581v1</w:t>
+                <w:t xml:space="preserve">hal-00450897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Field Guide for Humanoid Multicontacts Acyclic Motion Planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Escande</w:t>
+                <w:t xml:space="preserve">Regrasp planning for pivoting manipulation by a humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152353⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00776642v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrasp planning for pivoting manipulation by a humanoid robot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oussama Kanoun</w:t>
+                <w:t xml:space="preserve">Potential Field Guide for Humanoid Multicontacts Acyclic Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouyarmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152540⟩</w:t>
+              <w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1165-1170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976059v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00776642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Body Task Planning for a Humanoid Robot: a Way to Integrate Collision Avoidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alireza Nakhaei</w:t>
+                <w:t xml:space="preserve">Prioritizing linear equality and inequality systems: application to local motion planning for redundant robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Humanoid Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2939-2944, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450897v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00390581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures and models for humanoid robots in collaborative working environments</w:t>
               </w:r>
@@ -6512,51 +6512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Dynamics into Motion Planning for Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7484,461 +7484,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+                <w:t xml:space="preserve">Learning-Guided Force-Feedback Model Predictive Control with Obstacle Avoidance for Robotic Deburring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Gursoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haffemayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169055v1</w:t>
+                <w:t xml:space="preserve">hal-05320433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Guided Force-Feedback Model Predictive Control with Obstacle Avoidance for Robotic Deburring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kleff</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05320433v1</w:t>
+                <w:t xml:space="preserve">hal-05169055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">States Path Finder: a general and efficient algorithm for prehensile manipulation planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact collision detection along paths: Optimization and proof of convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Anh Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777018v2</w:t>
+                <w:t xml:space="preserve">hal-04056297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact collision detection along paths: Optimization and proof of convergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+                <w:t xml:space="preserve">States Path Finder: a general and efficient algorithm for prehensile manipulation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056297v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Path Planning and Visual Servoing in Manipulation Tasks</w:t>
               </w:r>
@@ -8710,51 +8710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9386,51 +9386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02995125v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3130433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1168317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169149v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nakhaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486755v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kanoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2142450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Malti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X579457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9143-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHWF6QKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.878961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02294191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2004.829459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kavraki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.954762" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepanta Sekhavat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.781968" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707324v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wojciechowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04425002v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Fourmy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UR61395.2024.10597485" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04234676v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375232" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Giftsun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759795" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290850v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaarina Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142399v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715419v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727600v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602384v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100807" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572375v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Duong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100889" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152293" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152353" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152540" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04453597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Suleiman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04189255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570831" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05471028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bernat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03777018v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360409v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137844v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010407v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02995125v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3130433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1168317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169149v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nakhaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Malti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X579457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486755v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kanoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2142450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9143-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHWF6QKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.878961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02294191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2004.829459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kavraki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.954762" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepanta Sekhavat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.781968" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707324v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wojciechowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04425002v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Fourmy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UR61395.2024.10597485" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04234676v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375232" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Giftsun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759795" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290850v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaarina Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142399v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715419v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727600v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572375v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602384v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100807" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Duong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100889" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976059v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152540" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152353" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04453597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Suleiman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04189255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570831" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05471028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bernat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03777018v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360409v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137844v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010407v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>