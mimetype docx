--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1026,235 +1026,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Planning Landmark-Based Motions for Mobile Robots</w:t>
+                <w:t xml:space="preserve">Kinematic control of redundant manipulators: generalizing the task priority framework to inequality tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abed Malti</w:t>
+                <w:t xml:space="preserve">Oussama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/016918611X579457⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.785-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2142450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537687v1</w:t>
+                <w:t xml:space="preserve">hal-00486755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic control of redundant manipulators: generalizing the task priority framework to inequality tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Kanoun</w:t>
+                <w:t xml:space="preserve">A General Framework for Planning Landmark-Based Motions for Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (4), pp.785-792. </w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (11-12), pp.1427-1450 </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2142450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/016918611X579457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486755v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivoting based manipulation by a humanoid robot</w:t>
               </w:r>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2165,291 +2165,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707324v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control under hard collision avoidance constraints for a robotic arm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Operational Accuracy of a Mobile Manipulator by Modeling Geometric and Non-Geometric Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Fourmy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
+                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Saurel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitous Robots 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/UR61395.2024.10597485⟩</w:t>
+              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425002v2</w:t>
+                <w:t xml:space="preserve">hal-04769368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Operational Accuracy of a Mobile Manipulator by Modeling Geometric and Non-Geometric Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+                <w:t xml:space="preserve">Model predictive control under hard collision avoidance constraints for a robotic arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haffemayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+                <w:t xml:space="preserve">Médéric Fourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Flayols</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilhem Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+              <w:t xml:space="preserve">Ubiquitous Robots 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Robotics Society, Jun 2024, New York (USA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UR61395.2024.10597485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769368v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Contact Task and Motion Planning Guided by Video Demonstration</w:t>
               </w:r>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabbah Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Austin (TX), United States. </w:t>
@@ -3196,51 +3196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,243 +3302,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling implicit and explicit constraints in manipulation planning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-Based External Force/Moment Estimation For Humanoid Robots With No Torque Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gergondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.3122-3129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804774v1</w:t>
+                <w:t xml:space="preserve">hal-01746095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based External Force/Moment Estimation For Humanoid Robots With No Torque Measurement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling implicit and explicit constraints in manipulation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics: Science and Systems 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pittsburg, United States. 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01746095v1</w:t>
+                <w:t xml:space="preserve">hal-01804774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation planning: addressing the crossed foliation issue</w:t>
               </w:r>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Flayols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan Budhiraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a Compliant Humanoid Robot Using Only Inertial Measurement Units with a Viscoelastic Reaction Mass Pendulum Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,51 +3965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Kaarina Seppälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,269 +4067,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Planning and Irreducible Trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Estimation of Contact Forces and Floating Base Kinematics of a Humanoid Robot Using Only Inertial Measurement Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121025v1</w:t>
+                <w:t xml:space="preserve">hal-01142399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Contact Forces and Floating Base Kinematics of a Humanoid Robot Using Only Inertial Measurement Units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+                <w:t xml:space="preserve">Motion Planning and Irreducible Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Orthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142399v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Force-Torque Sensors, Inertial Measurements Units and Proprioception for a Humanoid Kinematics-Dynamics Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4966,373 +4966,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Path Optimization for Humanoid Walk Planning: an Efficient Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.179 - 184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639026v1</w:t>
+                <w:t xml:space="preserve">hal-00572375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moulard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100844⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4408 -4413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6048120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601300v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Optimization for Humanoid Walk Planning: an Efficient Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. p.584-589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572375v3</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Space Controllability of a Walking Humanoid Robot</w:t>
               </w:r>
@@ -5888,151 +5888,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Body Task Planning for a Humanoid Robot: a Way to Integrate Collision Avoidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alireza Nakhaei</w:t>
+                <w:t xml:space="preserve">Prioritizing linear equality and inequality systems: application to local motion planning for redundant robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Humanoid Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2939-2944, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450897v1</w:t>
+                <w:t xml:space="preserve">inria-00390581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regrasp planning for pivoting manipulation by a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6041,613 +6067,587 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Field Guide for Humanoid Multicontacts Acyclic Motion Planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Escande</w:t>
+                <w:t xml:space="preserve">Whole-Body Task Planning for a Humanoid Robot: a Way to Integrate Collision Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Nakhaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00776642v1</w:t>
+                <w:t xml:space="preserve">hal-00450897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritizing linear equality and inequality systems: application to local motion planning for redundant robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Kanoun</w:t>
+                <w:t xml:space="preserve">Potential Field Guide for Humanoid Multicontacts Acyclic Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouyarmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics &amp; Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2939-2944, </w:t>
+              <w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1165-1170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00390581v1</w:t>
+                <w:t xml:space="preserve">lirmm-00776642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and models for humanoid robots in collaborative working environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Integrating Dynamics into Motion Planning for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo Ee Sian</w:t>
+                <w:t xml:space="preserve">Wael Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISR 2008 - 39th International Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Coex, South Korea. pp.354-359</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems ( 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; RSJ, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798785v1</w:t>
+                <w:t xml:space="preserve">hal-04453597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Dynamics into Motion Planning for Humanoid Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+                <w:t xml:space="preserve">Architectures and models for humanoid robots in collaborative working environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neo Ee Sian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Suleiman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takeshi Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems ( 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; RSJ, Sep 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">ISR 2008 - 39th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Coex, South Korea. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453597v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account velocity and acceleration bounds in nonholonomic trajectory deformation</w:t>
               </w:r>
@@ -7484,461 +7484,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Guided Force-Feedback Model Predictive Control with Obstacle Avoidance for Robotic Deburring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kleff</w:t>
+                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320433v1</w:t>
+                <w:t xml:space="preserve">hal-05169055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+                <w:t xml:space="preserve">Learning-Guided Force-Feedback Model Predictive Control with Obstacle Avoidance for Robotic Deburring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Gursoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haffemayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169055v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact collision detection along paths: Optimization and proof of convergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+                <w:t xml:space="preserve">States Path Finder: a general and efficient algorithm for prehensile manipulation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056297v1</w:t>
+                <w:t xml:space="preserve">hal-03777018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">States Path Finder: a general and efficient algorithm for prehensile manipulation planning</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exact collision detection along paths: Optimization and proof of convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Anh Le</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03777018v2</w:t>
+                <w:t xml:space="preserve">hal-04056297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Path Planning and Visual Servoing in Manipulation Tasks</w:t>
               </w:r>
@@ -8710,51 +8710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9386,51 +9386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02995125v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3130433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1168317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169149v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nakhaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Malti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X579457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486755v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kanoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2142450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9143-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHWF6QKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.878961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02294191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2004.829459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kavraki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.954762" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepanta Sekhavat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.781968" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707324v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wojciechowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04425002v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Fourmy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UR61395.2024.10597485" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04234676v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375232" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Giftsun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759795" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290850v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaarina Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142399v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715419v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727600v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572375v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602384v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100807" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Duong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100889" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976059v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152540" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152353" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04453597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Suleiman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04189255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570831" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05471028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bernat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03777018v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360409v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137844v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010407v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02995125v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3130433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1168317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169149v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nakhaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486755v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kanoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2142450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Malti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X579457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01972688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9143-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHWF6QKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Minguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.878961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02294191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnafous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2004.829459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kavraki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.954762" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepanta Sekhavat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.781968" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707324v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wojciechowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769790" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04425002v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Fourmy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UR61395.2024.10597485" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04234676v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375232" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Giftsun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759795" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290850v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaarina Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142399v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715419v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727600v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572375v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602384v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100807" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Duong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100889" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152293" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152540" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152353" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04453597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Suleiman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04189255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570831" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04295844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05471028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bernat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03777018v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360409v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137844v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010407v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>