--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Langrognet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence du découpage spatial produit par deux méthodes de classification (CHA et MIXMOD) ; application aux climats français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, document 761, pp.23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rmixmod: The R Package of the Model-Based Unsupervised, Supervised and Semi-Supervised Classification Mixmod Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Iovleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (6), pp.241-270. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v067.i06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDEV 2013 : Développer pour Calculer : Des outils pour calculer avec précision & Comment calculer avec des intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : un logiciel de classification supervisée et non supervisée pour données quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel MIXMOD d'analyse de mélange pour la classification et l'analyse discriminante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwuli Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Cluster and Discriminant Analysis with the MIXMOD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.587-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSICCC: A SaaS Platform for Clustering and Co-Clustering of Mixed Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Auder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MixStatSeq: “Mixture models: Theory and applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classication en présence d'outliers (données aberrantes) avec RMixmod (package de classication par modèles de mélanges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2016, Juin 2016, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique sur ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Informatique Scientifique de Besançon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et vérification de son logiciel scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : Un ensemble logiciel de classification des données par modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Informatique Scientifique de Besançon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la robustesse de RMixmod (package de classification par modèles de mélanges) en cas de chevauchement de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production (automatique) de documentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD, un ensemble logiciel. Pour quelles utilisations et quels utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD, un ensemble logiciel de classification des données par modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rmixmod: A MIXture MODelling R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2012, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des données quantitatives de grande dimension dans l'environnement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ièmes Journées de Statistique, SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KDevelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod Logiciel de classification supervisée et non supervisée Vu du côté utilisateurs et développeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de génération de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.projet-plume.org/envol2010, 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod Un logiciel de classification supervisée et non supervisée pour données quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD A software for model-based classification for quantitative and qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of SFC and CLADAG </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFC, CLADAG, 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyMixmod, le composant pour Python de MIXMOD Classification des données par modèles de mélanges Classification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod - Développement, diffusion, valorisation d’un ensemble logiciel de classification de données quantitatives et qualitatives par modèles de mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Auder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment calculer avec un ordinateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : a software for model-based classification with continuous and categorical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Cluster and Discriminant Analysis with the MIXMOD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0302, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Langrognet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence du découpage spatial produit par deux méthodes de classification (CHA et MIXMOD) ; application aux climats français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, document 761, pp.23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rmixmod: The R Package of the Model-Based Unsupervised, Supervised and Semi-Supervised Classification Mixmod Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Iovleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (6), pp.241-270. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v067.i06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDEV 2013 : Développer pour Calculer : Des outils pour calculer avec précision & Comment calculer avec des intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : un logiciel de classification supervisée et non supervisée pour données quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Cluster and Discriminant Analysis with the MIXMOD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.587-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel MIXMOD d'analyse de mélange pour la classification et l'analyse discriminante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwuli Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSICCC: A SaaS Platform for Clustering and Co-Clustering of Mixed Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Auder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MixStatSeq: “Mixture models: Theory and applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classication en présence d'outliers (données aberrantes) avec RMixmod (package de classication par modèles de mélanges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2016, Juin 2016, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique sur ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Informatique Scientifique de Besançon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : Un ensemble logiciel de classification des données par modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Informatique Scientifique de Besançon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et vérification de son logiciel scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la robustesse de RMixmod (package de classification par modèles de mélanges) en cas de chevauchement de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production (automatique) de documentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD, un ensemble logiciel. Pour quelles utilisations et quels utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD, un ensemble logiciel de classification des données par modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rmixmod: A MIXture MODelling R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2012, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des données quantitatives de grande dimension dans l'environnement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ièmes Journées de Statistique, SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KDevelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod Logiciel de classification supervisée et non supervisée Vu du côté utilisateurs et développeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de génération de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.projet-plume.org/envol2010, 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod Un logiciel de classification supervisée et non supervisée pour données quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD A software for model-based classification for quantitative and qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of SFC and CLADAG </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFC, CLADAG, 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyMixmod, le composant pour Python de MIXMOD Classification des données par modèles de mélanges Classification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod - Développement, diffusion, valorisation d’un ensemble logiciel de classification de données quantitatives et qualitatives par modèles de mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Auder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment calculer avec un ordinateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : a software for model-based classification with continuous and categorical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Cluster and Discriminant Analysis with the MIXMOD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0302, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Langrognet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwuli Echenim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Demont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Langrognet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwuli Echenim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Demont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>