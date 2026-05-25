--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Langrognet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence du découpage spatial produit par deux méthodes de classification (CHA et MIXMOD) ; application aux climats français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, document 761, pp.23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rmixmod: The R Package of the Model-Based Unsupervised, Supervised and Semi-Supervised Classification Mixmod Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Iovleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (6), pp.241-270. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v067.i06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDEV 2013 : Développer pour Calculer : Des outils pour calculer avec précision & Comment calculer avec des intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : un logiciel de classification supervisée et non supervisée pour données quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Cluster and Discriminant Analysis with the MIXMOD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.587-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel MIXMOD d'analyse de mélange pour la classification et l'analyse discriminante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwuli Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSICCC: A SaaS Platform for Clustering and Co-Clustering of Mixed Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Auder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MixStatSeq: “Mixture models: Theory and applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classication en présence d'outliers (données aberrantes) avec RMixmod (package de classication par modèles de mélanges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2016, Juin 2016, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique sur ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Informatique Scientifique de Besançon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : Un ensemble logiciel de classification des données par modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Informatique Scientifique de Besançon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et vérification de son logiciel scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la robustesse de RMixmod (package de classification par modèles de mélanges) en cas de chevauchement de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production (automatique) de documentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD, un ensemble logiciel. Pour quelles utilisations et quels utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD, un ensemble logiciel de classification des données par modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rmixmod: A MIXture MODelling R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2012, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des données quantitatives de grande dimension dans l'environnement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ièmes Journées de Statistique, SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KDevelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod Logiciel de classification supervisée et non supervisée Vu du côté utilisateurs et développeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de génération de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.projet-plume.org/envol2010, 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod Un logiciel de classification supervisée et non supervisée pour données quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD A software for model-based classification for quantitative and qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of SFC and CLADAG </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFC, CLADAG, 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyMixmod, le composant pour Python de MIXMOD Classification des données par modèles de mélanges Classification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod - Développement, diffusion, valorisation d’un ensemble logiciel de classification de données quantitatives et qualitatives par modèles de mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Auder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment calculer avec un ordinateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : a software for model-based classification with continuous and categorical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Cluster and Discriminant Analysis with the MIXMOD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0302, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Langrognet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence du découpage spatial produit par deux méthodes de classification (CHA et MIXMOD) ; application aux climats français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, document 761, pp.23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rmixmod: The R Package of the Model-Based Unsupervised, Supervised and Semi-Supervised Classification Mixmod Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Iovleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (6), pp.241-270. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v067.i06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDEV 2013 : Développer pour Calculer : Des outils pour calculer avec précision & Comment calculer avec des intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : un logiciel de classification supervisée et non supervisée pour données quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Cluster and Discriminant Analysis with the MIXMOD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.587-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel MIXMOD d'analyse de mélange pour la classification et l'analyse discriminante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwuli Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSICCC: A SaaS Platform for Clustering and Co-Clustering of Mixed Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Auder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MixStatSeq: “Mixture models: Theory and applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classication en présence d'outliers (données aberrantes) avec RMixmod (package de classication par modèles de mélanges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2016, Juin 2016, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmétique sur ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Informatique Scientifique de Besançon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et vérification de son logiciel scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : Un ensemble logiciel de classification des données par modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Informatique Scientifique de Besançon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la robustesse de RMixmod (package de classification par modèles de mélanges) en cas de chevauchement de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production (automatique) de documentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD, un ensemble logiciel. Pour quelles utilisations et quels utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD, un ensemble logiciel de classification des données par modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rmixmod: A MIXture MODelling R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2012, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des données quantitatives de grande dimension dans l'environnement logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ièmes Journées de Statistique, SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KDevelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod Logiciel de classification supervisée et non supervisée Vu du côté utilisateurs et développeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de génération de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENVOL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.projet-plume.org/envol2010, 2010, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod Un logiciel de classification supervisée et non supervisée pour données quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre MIXMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD A software for model-based classification for quantitative and qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of SFC and CLADAG </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFC, CLADAG, 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyMixmod, le composant pour Python de MIXMOD Classification des données par modèles de mélanges Classification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixmod - Développement, diffusion, valorisation d’un ensemble logiciel de classification de données quantitatives et qualitatives par modèles de mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Auder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDEV (Journées du DEVeloppement logiciel) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment calculer avec un ordinateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXMOD : a software for model-based classification with continuous and categorical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Cluster and Discriminant Analysis with the MIXMOD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Langrognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0302, INRIA. 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Langrognet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwuli Echenim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Demont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Langrognet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwuli Echenim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Demont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>