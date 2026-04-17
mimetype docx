--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Laroche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire et diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (qualification obtenue en 60ème, 61ème et 72ème sections CNU) - Université de Nantes </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.univ-nantes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KLM for Heritage : Vers une humanisation de l’industrie par les Connaissances Patrimoniales Ou comment considérer le patrimoine comme pilier de connaissances pour construire un futur durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste d’Enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (60ème section CNU) – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Département Ingénierie des Produits et Systèmes Industriels – Laboratoire IRCCyN-LS2N / équipe IS3P (UMR CNRS 6004) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ls2n.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Ecole Centrale de Nantes </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ec-nantes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste d'Attaché Temporaire d'Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (60ème et 72ème sections CNU)- Département Ingénierie des Produits et Systèmes Industriels & Département Communication, Langues et Entreprises - Ecole Centrale de Nantes </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ec-nantes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (qualification obtenue en 60ème et 72ème sections CNU) - mention &amp;quot;Très honorable&amp;quot; - allocation de recherche MNRT - Laboratoire IRCCyN (UMR CNRS 6597) / Ecole Centrale de Nantes </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.irccyn.ec-nantes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Centre François Viète (EA CNRS 1161) / Université de Nantes </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sciences.univ-nantes.fr/cfv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à la sauvegarde des Objets techniques anciens par l'Archéologie industrielle avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Études Approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Conception de Produits et Innovation (60ème section CNU) - mention &amp;quot;Bien&amp;quot; - Laboratoire Conception de Produits et Innovation (EA CNRS 3927) - Ecole Nationale Supérieure d'Arts et Métiers </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cpn-web.paris.ensam.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et évaluation d'outils d'aide à l'innovation intégrant les données et connaissances capitalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'ingénieur généraliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – spécialisation Génie Mécanique et Conception, Université de Technologie de Belfort Montbéliard - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.utbm.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disciplines pédagogiques enseignées et compétences scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements basés majoritairement en ingénierie pédagogique innovante et en mode projet,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Niveaux d’études enseignés : BAC+2, cycle ingénieur et master, école doctorale, formation continue et par alternance,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charge de service assurée à l’Ecole Centrale de Nantes ainsi que dans 11 autres établissements nationaux et internationaux pour diffuser mon expertise.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Volet sémantique : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">connaissances et processus industriels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capitalisation, modélisation et gestion des connaissances sur tout le cycle de vie,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes d’informations / ERP et PLM,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes et outils pour les processus de conception et l’analyse de la valeur (développement de produits, innovation de rupture par l’utilisation avancée de TRIZ),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Management de Projets / gestion des risques / leadership et gestion d’équipe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Volet outils numériques : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalité Virtuelle en Conception et Production</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérisation 3D et reverse-engineering,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation de situations dynamiques de travail en environnements virtuels et outils de Réalité Virtuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Volet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Études historiques socio-économico-techniques d’objets techniques et scientifiques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conservation et valorisation du patrimoine, muséographie,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Muséologie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de cours en tronc commun pour tous les élèves de Centrale Nantes (Initiation au Management de Projets, Projets d’Études Industrielles) – gestion d’une équipe de 2 emplois PAST,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de cours d’expertises (Gestion des connaissances et Systèmes d’Information d’Entreprise, Analyse de la valeur, Outils de réalité virtuelle, Histoire des Techniques et Histoire des Ingénieurs),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créateur et responsable d’une Option lourde (136h) de spécialisation en « Ingénierie et Numérique pour le Patrimoine, l’Art et la Culture » (objectif de création d’un lien privilégié entre activités d’enseignement et activités de recherche),</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président Formation Continue - Nantes Université - depuis janvier 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur d’un département d’enseignement à l’Ecole Centrale de Nantes – Dpt IPSI – 24 personnes – 100 k€ budget annuel – depuis janvier 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16 contrats européens, nationaux, institutions ou industriels depuis 2005 (budget cumulé de 1,6 millions d’euros),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ambassadeur de la fête de la Science pour la région Pays de la Loire nommé par le Ministère MESR – 2018-2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Comité d’Hygiène et Sécurité de l’Ecole Centrale de Nantes – 2015-2018,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil d’Administration de l’Ecole Centrale de Nantes – 2010-2014,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil de Laboratoire de l’IRCCyN – 2010-2016,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil Scientifique de S.mart – ex réseau AIP Primeca – 2017-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil d’Administration de S.mart – 2020-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de S.mart pour le site de l’Ecole Centrale de Nantes – 2019-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de S.mart pour la région Pays de Loire – 2020-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil Scientifique de l’équipe CRENAU du laboratoire AAU de l’ENSAN - 2018-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil Scientifique de PATSTEC au Musée des Arts-et-Métiers pour l’exposition Prototypes en 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Plateforme mutualisée de Réalité Virtuelle à l’Ecole Centrale de Nantes,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe Modélisation des connaissances pour l’équipe de recherche IS3P du LS2N / IRCCyN depuis 2010,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe Pérennisation des Connaissances du Consortium3D de la TGIR Huma-Num,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-responsable d’un thème transverse du LS2N : &amp;quot;Création, Culture & Sociétés numériques&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-animateur du GT IngéFutur (ex GT IS3C) du GDR-MACS,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-animateur du GT DAHLIA de la communauté EGC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">plus de 230 communications avec acte, sans acte, invité, dans des revues, des contributions à des chapitres ou la rédaction d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H-Index = 22,08 pour 776 citations (source researchgate, janvier 2022) / h-index 15 pour 893 citations (source Google Scholar, janvier 2022),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 revues à facteur d’impact de 0,16 à 4,529,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">35 revues ou chapitres d’ouvrages internationaux et 34 revues ou chapitres d’ouvrages nationaux,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">60 conférences internationales et 35 conférences nationales (avec comité de lecture et actes),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">94 keynotes ou conférences et séminaires invités.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses et masters (dans les 3 volets cités comme compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12 jury de thèses depuis 2010,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement de 12 thèses de doctorat dont 4 interdisciplinaires, 2 CIFRE et 7 défendues,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement de 2 post-doc,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement de 26 thèses de master tant en Sciences de l’Ingénieur, Génie Industriel, Numérique et en Histoire des Techniques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des projets & réseaux d’excellence scientifiques (dans les 3 volets cités comme compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 projets européens comme partenaire : Visionair, COSCH, Interop, VRL-KCiP, Dorothy, SMCS, Leonardo,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 projets ANR : Metis, SmartEmma (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smartemma.ls2n.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), LabInVirtuo, EarlyPerfc (ANR europe) comme partenaire ; ReSeed comment partenaire et coordinateur scientifique national (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.reseed.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 projets régionaux : LITEP, VESPACE, Explornova, Artur, Mervi,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 réseaux scientifiques internationaux : INNOVA, CIRP associate member et expert ICOMOS,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 collaborations européennes et internationales : Louisiana State University (USA), laboratoire LAMIC à Québec (Canada), Unité de Géomatique de l’Université de Liège (Belgique), Haute Ecole Arc Conservation-restauration à Neuchâtel (Suisse),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 réseaux scientifiques nationaux : UDPN, IRSTV, GDR-MACS, Consortium3D, SFHST, MUST, Arts Mathematica, EGC, AIP Primeca (s.mart),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 réseaux scientifiques régionaux : PRI-IDEV, AIP Primeca, MSH, Nantes métropole, CPTCN.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d’expertises scientifiques (dans les 3 volets cités comme compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de la PES puis PEDR depuis 2011,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 prix et distinctions : papers award, thèses ou projets,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">reviewers pour 7 revues nationales et internationales depuis 2016 : COMIND, CAD, IJVR, KBS, Humanités numériques (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/revuehn/568</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Cahiers d’histoire du CNAM, Sciences du Design, journal ISSN (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mdpi.com/journal/remotesensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">reviewers pour 11 conférences nationales et internationales depuis 2011 : ASME ESDA, IMETI, PLM, IFAC, CIRP CMS, CIRP Design, JMST, EGC, AIP-Primeca, CONFERE, JS Univ-Nantes,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique de AIP-Primeca, CONFERE, Joint Conference on Mechanics, CIRP Design Conference, eCONFERE 2020, Design Engineering & Advanced Manufacturing 2020, conference S.mart 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Editorial Board de la revue IJVR (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ijvr.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Collection DIVAgations aux Presses Universitaires de Liège (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.presses.uliege.be/jcms/c_22103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chairman, co-chairman, portage de sessions spéciales ou soutien technique/logistique dans l’organisation de 12 conférences internationales et 9 conférences nationales depuis 2005 : CIRP GA, CIRP Design, ESDA, PLM, DET, AIP Primeca, PGSO Vlab, Jules Verne, SFHST, ICOTECH - TICCIH…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de 5 comités de recrutement depuis 2018 : ENSAM, Grenoble INP, UTBM, Supmeca, Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de 2 comités de suivi de thèse,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert scientifique pour : l’ICOMOS, HE-ARC Neuchâtel, la Région Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’expertise restreint de l’ANR CE « Usine du futur » 2019 & 2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Data Practices and Preservation for Humanities: A Decade of the Consortium “3D for Digital Humanities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (10), pp.435. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8100435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDEN, a visualization tool in virtual reality for RDF graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.538-542. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality as a versatile tool for research, dissemination and mediation in the humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Archaeology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (25), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/var.2021.14880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain&amp;quot;. Mémoires industrielles. 303 arts recherche créations, n°165, avril 2021, pp.242-247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic knowledge management approach towards the development of a decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (22), pp.6659-6676. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1821930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer l’importance patrimoniale d’un lieu unique et complexe grâce au numérique. L’exemple du Pic du Midi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bland-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jeanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Patrimoines et numérique : un état de la recherche et des expérimentations, 12, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine industriel numérique 3D : Reconstruction de la Forge d'Arthez-d'Asson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rosato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner toute sa place au cercle méridien de Toulouse-Jolimont à l'aide d'outils numériques : l'exemple des travaux du projet ReSeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Davoigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Patrimoines et numérique : un état de la recherche et des expérimentations, 12, pp.41. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.4568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Virtuel au service du Patrimoine : la reconstruction 3D de la forge d’Arthez-d’Asson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rosato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire industrielle des Pyrénées occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent assistant system as a context-aware decision-making support for the workers of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105732. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de réseaux littéraires non créatifs. L’expérience du projet &amp;quot;La littérature dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12722-2.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management for modelled Heritage objects, requirement specification towards a tool for heterogeneity embracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.1337-1345. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-020-00712-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a knowledge-based framework for digital chain monitoring within the industry 4.0 paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Data and Knowledge Management as Key Factor for Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMR.2019.2948589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based multi-level aggregation for decision aid in the machining industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.475-478. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for reverse architecture: modelling space and use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet-based approach for the management of information multi points-of- view in product modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), 15 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2016.1273577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D, modélisation virtuelle et impression 3D de la salle à manger de Néron à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruspex, Outil de Gestion de Connaissances non Structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/iste.op.2017.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Forges de Paimpont en Réalité Augmentée : des sources historiques à la modélisation industrielle systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for historical knowledge management in museology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.44-68. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2017.10003813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical assembly sequence optimisation for developing an integrated 3D reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Chandrakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicha Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2017.1311930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digitisation of Nantes historic harbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtin Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICCIH Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing enterprise knowledge: a context-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.189-192. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-awareness: A Key Enabler for Ubiquitous Access to Manufacturing Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.484-489. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit historique et objet technique : outil de valorisation mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les musées scientifiques et techniques innovent : nouvelles expériences, nouvelles médiations, vol.05 (1), pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mettre en valeur le patrimoine historique et industriel des forges de Paimpont ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rajaofera-Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect, Archéologie et réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ISBN 1771-5911, 6, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual framework for enhancing knowledge reuse in PLM environment with the concept of Digital Factory Assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.330-347. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2015.075929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based and PLM Facilities for Sustainability Perspective in Manufacturing: A Global Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.203-208. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHRM: A new model for PLM dedicated to product design heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CIRP Annals, 64 (1), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2015.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum augmented interface for historical scale models: towards a new way for cultural heritage promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des savoirs et savoir-faire : cas d’étude de l’Arsenal de la Marine de Lorient dans l’après-Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue d’histoire des techniques, 3 (1), pp.ISSN : 2262-7340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design: A Key Stage of Product Lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.3-9. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.06.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Methodological Knowledge based Approach for Partial Automation of Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Islem Ouamer-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.270-275. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.03.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité augmentée aux forges de Paimpont.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rajaofera-Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the factory of future An integrated approach of material-processes-information-human being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Proceedings of the 2012 Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ISBN: 978-1-4503-1243-1 ; 6 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2331714.2331730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving design for recycling - Application to composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 61 (Issue 1), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended value network modeling and simulation for mass customization implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, Issue 6 (6), pp.PP. 2427-2439, DOI: 10.1007/s10845-010-0493-1. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Mass Customization: Product variety vs. Process variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (1), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2011.03.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur Sulzer de L’usine Finlayson à Tampere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire, un medium de didactique aux Nouvelles Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Loch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in Reverse-Engineering: Augmented-Semantic models for redesign of existing objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ad Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif Reverse-Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une visite patrimoniale en Finlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision produit-process et sa méthodologie dédiée à la sauvegarde du patrimoine technique et industriel sous une forme virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue MICADO Ingénierie Numérique Collaborative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Industrial Archaeology: A new reverse-engineering process for contextualizing and digitizing ancient technical objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (Special Issue n°2), pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Industrial Archaeology and Techno-Museology: A new virtual life for industrial heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICCIH Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of New 3D Numerical Devices and Environments on Redesign and Valorisation of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2007.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabInVirtuo, a Method for Designing, Restoring and Updating Virtual Environments for Science and Technology from Heterogeneous Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Digital Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-26, 2024, Digital Innovations in Architecture, Engineering and Construction, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36155-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and Long-Term Archiving 3D Data in Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15190, Springer Nature Switzerland, pp.75-88, 2024, Lecture Notes in Computer Science, 978-3-031-78590-0. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78590-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foundational View on Nominal and Actual Qualities in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Borgo; Pascal Hitzler; Oliver Kutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 306, IOS Press, pp.149 - 156, 2018, Frontiers in Artificial Intelligence and Applications, 978-1-64368-469-7. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-910-2-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document comme outil de préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation technique et techniques de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-55, 2015, 978-2-9553458-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of product design process by knowledge value analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design 2012 - Sustainable Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.207-2016, 2013, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4507-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Mass Customisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.421-426, 2011, 978-3-642-15972-5. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Customisation as a Competitive Factor for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoda A. ElMaraghy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Manufacturing Competitiveness and Economic Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.18-25, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of capitalisation and valorisation of our technical heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.521-533, 2011, /978-3-642-15973-2. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l'industrie et le patrimoine ne font qu'un ! » : Une expérience scientifique originale réalisée par des étudiants en partenariat avec DCNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ISSN 1624 - 6683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management for industrial heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Effective Knowledge Life-Cycle-Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.307-330, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes 1900 - la maquette du port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’histoire de Nantes. 88 p., 2015, Bertrand Guillet, 978-2-906519-49-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2025 Les éléments déclencheurs de la Co-transformation organisationnelle et digitale suivant une approche PLM et PPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Amergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA générative d’image : un outil de modélisation probabiliste d’hypothèses archéologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un environnement numérique immersif pour la reconstitution virtuelle d’une église médiévale disparue par une ontologie historique : Approches interdisciplinaires entre IA et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées informatique et nouvelles technologies appliquées à l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61737/mdhp6080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Damala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between technical history, industrial archaeology, Digital Humanities and Virtual Reality A digital corpus of a former industrial site under rehabilitation: the case of CAP 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’IA générative au service des sciences du patrimoine : une méta-méthodologie interdisciplinaire pour la reconstitution historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'accélération de l'ICCARE-LAB en collaboration avec le Groupement de recherche Information Apprentissage Signal Image viSion (GdR IASIS), Nov 2025, Musée d'Archéologie Nationale, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA comme outil d’aide aux experts du patrimoine : conception d’un modèle de restitution 3D patrimoniale. Tentative d’application pour la reconstitution virtuelle d’une église médiévale disparue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la culture et du patrimoine numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Digital Week, Sep 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle génératrice d'image pour la reconstitution d'une église disparue : enjeux épistémologiques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149e congrès du CTHS (Comité des travaux historiques et scientifique): "Reconstruire, réformer, refonder"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS (Comité des travaux historiques et scientifique), Apr 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interdisciplinary approaches combining AI and 2D/3D: Designing a digital environment for the virtual reconstruction of a lost medieval church using a historical ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de sienne, Sep 2025, Sienne, Italy, Italy. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sous-ensembles réaffectés dans un processus de conception: une expérimentation en BUT1 GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From historical sources to virtual reconstruction of a lost medieval church using AI and 3D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REAACH Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAACH Representation Advances And CHallenges association, Oct 2025, Torino (Virtual Conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Of The Triggers For The Co-Transformation Of Organizations Using A PLM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Amergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon (INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology proposal for reusing discarded products: repurposing function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Patras, Greece. pp.771-774, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’IA générative au service des sciences du patrimoine : une méta-méthodologie interdisciplinaire pour la reconstitution historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées co-organisée par le GdR IASIS et PEPR ICCARE, Nov 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en pédagogie d'une méthodologie de conception durable visant le repurposing de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FAIR principles and long-term archival of 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Web3D conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Sebastian, Spain. pp.16:1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611314.3615913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et restituer le patrimoine industriel grâce à la réalité virtuelle et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Patrimoine numérique : entre recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2023, Nantes (Université de Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Lab In Virtuo : Environnements Virtuels Intelligents Réalistes Sensoriels (EVIRS) pour l'histoire et le patrimoine des Paysages Industriels Culturels Sensoriels (PICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lacheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium « 3D pour les Sciences Humaines et Sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel en virtuel comme outil de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.mart, Apr 2023, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From semantic reverse-engineering to virtual reality tool box for digital heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage, A European Adventure for Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESEED: Semantic reverse-engineering of digital heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR - DIGITAL TECHNOLOGY AND HERITAGE Challenges and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver notre patrimoine ? Diffuser les connaissances ?L'ingénierie et le numérique se mettent au service du passé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de la Mission de Sauvegarde du Patrimoine Scientifique et Technique Contemporain (PATSTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Arts-et-Métiers, Sep 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Reseed -Rétro-conception Sémantique d'objets patrimoniaux digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "La recherche scientifique au quotidien - patrimoine de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement avancé des narratives iconographiques, quelques suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier DAHLIA 2021, organisé conjointement avec la conférence Extraction et Gestion des Connaissances (EGC2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC2, Jan 2021, Nantes, France. pp.22-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in virtuo system linking data corpus to 3D virtual model for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French National Project ReSeed Semantic reverse-engineering of digital heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR Heritage: Digital Methods, Scholarly Editing and Tools for Cultural and Natural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Jun 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a knowledge-based framework for digital chain monitoring within the industry 4.0 paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Póvoa de Varzim, Portugal. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des connaissances pour l'aide à la décision dans le contexte de l'industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24éme Congrès Français de Mécanique(CFM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de modèles numériques pour la sauvegarde d’objets historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Davoigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144ème Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update from the reseed project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence internationale CIPA Heritage Documentation “Documenting the past for a better future“, Avila, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Avila, Spain. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w15-599-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage du numérique pour la valorisation patrimoniale du patrimoine industriel : une nécessaire interdisciplinarité - Histoire de La laverie à sel du Musée des marais salants à Batz-sur-Mer (44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Simonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ICOM Metal France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does 3D Influence Scientific Research and Publications in Digital Humanities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l'industrie 4.0: Le cas du projet «SmartEmma»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter le temps pour comprendre le passé : l'immersion virtuelle au service des historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019)EGC 2019 - GT-DAHLIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des connaissances au service de l'industrie 4.0 : Le cas du projet &amp;quot; SmartEmmma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, les Karelis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR ReSeed : Rétro-conception SémantiquE d'objEts patrimoniaux Digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote invité, 19ème édition de la conférence EGC - Association Internationale Francophone d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive semantics-driven reconstruction methodology from Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Frebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kervadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIRP DESIGN 2019 ​ OPEN DESIGN and DESIGN AS EXPONENTIAL TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Póvoa de Varzim, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a knowledge structuring framework for decision making within industry 4.0 paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing Modelling, Management and Control - 9th MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage à l'espace : prospective pour une rétro-architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National S-mart/AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires -Exploration numérique des traces matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale DAHLIA « Informatique et Humanités numériques : quelles problématiques pour quels domaines ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'outillage pour des activités de production de recontitutions numériques, une utilisation du web sémantique pour l'historien et l'expert patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e Congrès du Comité des Travaux Historiques et Scientifiques, Marseille 2019 : Le réel &amp; le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'oeil de l'artiste : interprétation virtuelle d'une miniature de Louis-Nicolas van Blarenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et circulation des spectacles forains : musique, théâtre, danse, acrobaties et marionnettes, 1660-1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ReSeed : entre capture et valorisation, un outil de structuration numérique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique de gestion de la complexité et de l’hétérogénéité par le recours au web sémantique dans une perspective d’étude patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque national AIP Primeca – s.mart, Les Karellis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital uses and tools for Historical Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ICOHTEC « Technological drive from past to future? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la donnée à ses artefacts : projet VESPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH 2018: Data in Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Galway, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Integrated Method for Reassembly Fragmented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Chandrakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicha Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, la plagne, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétroconception et maquettage d'un batiment mécanique de la Rome antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Villedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHEMATEC : une méthodologie utilisant des outils basés sur le virtuel et une base de données au service de la conservation-restauration des objets scientifiques et techniques patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Köhler Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'expressions et mise en réseau d'un corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es journées sur les Entrepôts de Données et l’Analyse en ligne (EDA 2017): "Business Intelligence &amp; Big Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelization and the industrial heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Comity for Museums and Collections of Archaeology and History - Museums, Collections and Industrial Heritage -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt patrimonial d’une restitution 3D chronologique du Pic-du-Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a site's integrity by 3D models and Integrated database, case study : the pic-du-midi high-mountain observatory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Symposium of the 19th General Assembly 2017 ICOMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS International, Dec 2017, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation, modélisation et impression 3D pour la recherche historique et la muséographie. Cas d'étude sur la salle à manger de Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Villedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki4D : Nouvelle méthodologie de rétro- conception intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities : Nantes1900, un projet entre musée, patrimoine et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence LU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lieu Unique, Jan 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du numérique pour la conservation et la valorisation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier numérisation 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRI-IDEV, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un patrimoine numérique des connaissances historiques : le projet Nantes 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maquette réelle à la maquette virtuelle : quelle représentation ? Quels usages ? Quelle véracité ? Une déontologie à affirmer...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstitution - processus heuristique et/ou objet de médiation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie, patrimoine, humanités numériques et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval à Québec, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of View Classification: A concept to Manage Knowledge Multi-representation in CAD Models and PDM/PLM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadconfP.2016.178-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Structuring in Reverse Engineering of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.418-427, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils avancés de la 3D comme support à l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS - 3DWEST - COMMUNAUTÉ ACADÉMIQUE DU DOMAINE DE LA CONCEPTION NUMÉRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Process of Un-structured Data Analysis for Knowledge Chaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, Jun 2016, Stockholm, Sweden. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du patrimoine : usages et enjeux des applications numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées d’études TIC.IS - TIC Information et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Jun 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service du patrimoine historique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audencia, Mar 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic integration in cultural heritage 3D modeling for multi-dimension access to historical knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES EUROPÉENNES DU PATRIMOINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARS MATHEMATICA, Sep 2015, Asnières-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity theory based context model: application for enterprise intelligent assistant systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale knowledge structuring: Towards an ubiquitous assistant for the factory of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PALM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modélisation informatique et patrimoine industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis - Industrial Heritage in the 21st Century, New Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 2, Sep 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization for cultural heritage 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances patrimoniales : Une expansion des Digital Humanities pour le patrimoine industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formalisation des Connaissances &amp; IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-MACS &amp; AFIA, Nov 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité augmentée aux Forges de Paimpont Comment mettre en valeur le patrimoine historique et industriel des forges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rajaofera-Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation 3D au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle annuel de conférence de la Mairie de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Nantes, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salons Mauduit : Proposition d'intégration des connaissances historiques et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'art [Tours-Nantes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de connaissances pour l'acquisition, le traitement et la valorisation des connaissances du patrimoine technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la connaissance dans le cadre de la rétro-conception de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIP PRIMECA - Avril 2015 - La Plagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Nantes 1900 aux Salons Mauduit Interdisciplinarité, modélisation numérique - modélisation muséographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée du futur ? Numérique et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d'histoire de Nantes, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de connaissances pour la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Archive(s) Numérisée(s) Nouvelles représentations, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-awareness: a key enabler for ubiquitous access to manufacturing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th CIRP Conference on MANUFACTURING SYSTEMS - CIRP CMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale knowledge structuring: Towards an ubiquitous assistant for the factory of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product and Asset Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Belfort-Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation du patrimoine, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Digital Week Septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented historical scale model for museums: from curation to multi-modal promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual VRIC 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2617843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D comme source et approche de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Replace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESBA Tours, Dec 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a methodological knowledge based approach for partial automation of reverse engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du patrimoine industriel : 2D, 3D, 4D...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison régionale de l'Architecture des pays de la Loire, Sep 2014, Chantenay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Information Model for Sheet Metal Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pothala Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.455-463, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Info*Engine based architecture to support interoperability with Windchill system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Interoperability for Enterprises Sytems and Applications. Workshop Standardisation Developments for Enterprise Interoperability and the Manufacturing Service Domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking factory for the future: from PLM to augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual conservation and interaction with our cultural heritage: Framework for multi-dimension model based interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress (DigitalHeritage), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.323 - 330, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Knowledge Management Through Virtual Reality: Theoretical Aspects and Experiment Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Framework for Supporting Information-Based Assistance in the Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.301-310, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet à l'image et de l'image à l'objet : Stratégies de valorisation patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Simonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRI IDEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abbaye de Fontevraud, Mar 2014, Fontevraud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet patrimonial à l’application en réalité virtuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nantes, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système ubiquitaire d'aide à la décision in-vivo dédié au Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Complexes d'Information et de Gestion des Risques pour l'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cognitive based approach for knowledge structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 4th International Conference on Cognitive Infocommunications (CogInfoCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.317-325, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un compagnon virtuel d'aide à la décision : Une structuration multi-échelle de la connaissance in-extenso d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Factory Assistant: Conceptual Framework and Research Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.500-509, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structuring of enterprise's knowledge Towards an ubiquitous virtual assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Production and Integrated Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un compagnon virtuel d'aide à la décision : une structuration d'informations multi-échelle de la connaissance in-extenso d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extension de la modélisation d’entreprise pour la rétro-conception de sites industriels disparus : cas d’étude de l’Arsenal de la Marine de Lorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Nantes1900 : les nouvelles technologies au service de la capitalisation des connaissances et de la valorisation du patrimoine historique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Patrimoine et humanités numériques : quelles formations ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 243 - 256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced virtual reality visualisation systems based on a meta-model dedicated to historical knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system for driving the future plm for museum: the DHRM, Digital Heritage Reference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis - ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique et interprétation d’un paysage portuaire : les réseaux du port de Nantes au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135e Congrès national des sociétés historiques et scientifiques, Neuchâtel, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, 2010, NEUCHATEL, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Reverse-Engineering Segmentation: Automatic Semantic Recognition of Large 3D Digitalized Cloud of Points Dedicated to Heritage Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D historical models : the case studies of Liege and Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TU801 : Semantic Enrichment of 3D city models for sustainable urban development - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bologne, Italy. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconversion de notre patrimoine technique et industriel : comment l'utiliser comme support aux projets pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Serviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of personalized products: modelling the customer perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Virtual Enhances Physical Mock-Up: A Way to Understand our Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR - research, technology and application in Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Basel, Switzerland. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaires en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaire en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Mont-Dore, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie active en Génie Industriel : une nouvelle forme de compagnonnage. La formation par les pairs en management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Factory in the Context of Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Jufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bathelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Politze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2010 16th International Conference on Concurrent Enterprising (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Switzerland. DOROTHY Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the CODP Position by Value Network Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Concurrent Enterprising (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Switzerland. DOROTHY Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Requirements for Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.PLM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based design of exploitation guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces de travail collaboratif en pédagogie ? retour d'expériences à Centrale Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Graton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « Les outils de la conception collaborative : nouveaux développements, nouveaux apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating interactivity of our heritage stored in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence scientifique VRIC - salon Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Laval, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, NANTES, France. pp.Product Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la reconstitution de la laverie de sel de Batz-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Simonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude OSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to inject ancient know-how for future design: using advanced industrial archaeology during pedagogical projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Compiègne, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image virtuelle comme source de connaissance pour le patrimoine technique et industriel : Comment allier Histoire et Ingénierie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Arles, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and methods for knowledge formalisation in a PLM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems CMSM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hammamet, Tunisia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENDED VALUE CHAIN MODELLING AND SIMULATION FOR MASS CUSTOMIZATION IMPLEMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th International Conference on Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Mass Customization: Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 5th World Conference on Mass Customization and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette du port de Nantes : modélisation d'un territoire technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtin Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude OSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management, Value Chain Modeling and Simulation as Primary Tools for Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Concurrent Enterprising (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Netherlands. DOROTHY Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization of ancient technical objects: a new design process and its inter-disciplinary team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management, Value Chain Modelling and Simulation as Primary Tools for Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Leiben, Netherlands. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for preserving the technical heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence VRIC - salon Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Laval, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité humaine portuaire versus patrimoine des paysages culturels industriels et sensoriels : quelle place pour le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Writing Guide : How To Manage a Project in 3D for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les challenges issus de l'ANR www.ReSeed.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French National Project ReSeeed: Semantic reverse-engineering of digital heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ReSeed : entre capture et valorisation, un outil de structuration numérique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet ANR ReSeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un projet de modèles numériques 3D pour le patrimoine. Guide de rédaction d'un cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR ReSeed : Rétro-conception SémantiquE d'objEts patrimoniaux Digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital domain as a methodological tool for understanding our past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et numérique : devons-nous vraiment coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver, structurer et valoriser le patrimoine par les outils du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine numérique : un outil pour l’aide à la conservation et la valorisation - Projet ANR ReSeed : Rétro-conception SémantiquE d'objEts patrimoniaux Digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme outil méthodologique pour comprendre notre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the heterogeneity in the provenance of RDF triples in Cultural Heritage Objects Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio M. Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology for information objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio M. Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du numérique pour comprendre le patrimoine : entre modèles 3D et modèles sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour le patrimoine : entre modèles 3D et modèles sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities : Nantes1900, un projet entre musée, patrimoine et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR ReSeed : Rétro-conception SémantiquE d'objEts patrimoniaux Digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité en ingénierie virtuelle au service des Humanités Numériques - Focus sur le Projet ANR ReSeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’IA dans les sciences humaines : développement d’une méta-méthodologie interdisciplinaire pour la reconstitution patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages industriels culturels sensoriels (PICS) et Environnements Virtuels : Vers une nouvelle approche de l'histoire et de l'archéologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLM for Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01712318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la sauvegarde des Objets techniques anciens par l'Archéologie industrielle avancée. Proposition d'un Modèle d'information de référence muséologique et d'une Méthode inter-disciplinaire pour la Capitalisation des connaissances du Patrimoine technique et industriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale de Nantes (ECN); Université de Nantes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00382703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific network serving the uses of 3D humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l’industrie 4.0: Le cas du projet «SmartEmma»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place les fondations d'un outil de restitution à large audience : VESPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e séminaire de Conception Architecturale Numérique SCAN18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des applications numériques “durables” pour les institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université paris 13; Ecole Centrale de Nantes (ECN). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers des applications numériques « durables » pour les institutions patrimoniales »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabSIC ​​– Université Paris 13 – Université Sorbonne Paris Cité, Ecole Centrale de Nantes, UDPN (usages des patrimoines numérisés). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du patrimoine industriel : La poudrerie royale de St Chamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mairie de St Chamas, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Laroche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire et diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (qualification obtenue en 60ème, 61ème et 72ème sections CNU) - Université de Nantes </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.univ-nantes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KLM for Heritage : Vers une humanisation de l’industrie par les Connaissances Patrimoniales Ou comment considérer le patrimoine comme pilier de connaissances pour construire un futur durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste d’Enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (60ème section CNU) – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Département Ingénierie des Produits et Systèmes Industriels – Laboratoire IRCCyN-LS2N / équipe IS3P (UMR CNRS 6004) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ls2n.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Ecole Centrale de Nantes </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ec-nantes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste d'Attaché Temporaire d'Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (60ème et 72ème sections CNU)- Département Ingénierie des Produits et Systèmes Industriels & Département Communication, Langues et Entreprises - Ecole Centrale de Nantes </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ec-nantes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme de Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (qualification obtenue en 60ème et 72ème sections CNU) - mention &amp;quot;Très honorable&amp;quot; - allocation de recherche MNRT - Laboratoire IRCCyN (UMR CNRS 6597) / Ecole Centrale de Nantes </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.irccyn.ec-nantes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Centre François Viète (EA CNRS 1161) / Université de Nantes </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sciences.univ-nantes.fr/cfv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à la sauvegarde des Objets techniques anciens par l'Archéologie industrielle avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'Études Approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Conception de Produits et Innovation (60ème section CNU) - mention &amp;quot;Bien&amp;quot; - Laboratoire Conception de Produits et Innovation (EA CNRS 3927) - Ecole Nationale Supérieure d'Arts et Métiers </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cpn-web.paris.ensam.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude et évaluation d'outils d'aide à l'innovation intégrant les données et connaissances capitalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'ingénieur généraliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – spécialisation Génie Mécanique et Conception, Université de Technologie de Belfort Montbéliard - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.utbm.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disciplines pédagogiques enseignées et compétences scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements basés majoritairement en ingénierie pédagogique innovante et en mode projet,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Niveaux d’études enseignés : BAC+2, cycle ingénieur et master, école doctorale, formation continue et par alternance,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charge de service assurée à l’Ecole Centrale de Nantes ainsi que dans 11 autres établissements nationaux et internationaux pour diffuser mon expertise.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Volet sémantique : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">connaissances et processus industriels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capitalisation, modélisation et gestion des connaissances sur tout le cycle de vie,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes d’informations / ERP et PLM,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes et outils pour les processus de conception et l’analyse de la valeur (développement de produits, innovation de rupture par l’utilisation avancée de TRIZ),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Management de Projets / gestion des risques / leadership et gestion d’équipe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Volet outils numériques : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalité Virtuelle en Conception et Production</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérisation 3D et reverse-engineering,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation de situations dynamiques de travail en environnements virtuels et outils de Réalité Virtuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Volet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Études historiques socio-économico-techniques d’objets techniques et scientifiques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conservation et valorisation du patrimoine, muséographie,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Muséologie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de cours en tronc commun pour tous les élèves de Centrale Nantes (Initiation au Management de Projets, Projets d’Études Industrielles) – gestion d’une équipe de 2 emplois PAST,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de cours d’expertises (Gestion des connaissances et Systèmes d’Information d’Entreprise, Analyse de la valeur, Outils de réalité virtuelle, Histoire des Techniques et Histoire des Ingénieurs),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Créateur et responsable d’une Option lourde (136h) de spécialisation en « Ingénierie et Numérique pour le Patrimoine, l’Art et la Culture » (objectif de création d’un lien privilégié entre activités d’enseignement et activités de recherche),</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président Formation Continue - Nantes Université - depuis janvier 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur d’un département d’enseignement à l’Ecole Centrale de Nantes – Dpt IPSI – 24 personnes – 100 k€ budget annuel – depuis janvier 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16 contrats européens, nationaux, institutions ou industriels depuis 2005 (budget cumulé de 1,6 millions d’euros),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ambassadeur de la fête de la Science pour la région Pays de la Loire nommé par le Ministère MESR – 2018-2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Comité d’Hygiène et Sécurité de l’Ecole Centrale de Nantes – 2015-2018,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil d’Administration de l’Ecole Centrale de Nantes – 2010-2014,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil de Laboratoire de l’IRCCyN – 2010-2016,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil Scientifique de S.mart – ex réseau AIP Primeca – 2017-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil d’Administration de S.mart – 2020-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de S.mart pour le site de l’Ecole Centrale de Nantes – 2019-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de S.mart pour la région Pays de Loire – 2020-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil Scientifique de l’équipe CRENAU du laboratoire AAU de l’ENSAN - 2018-…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil Scientifique de PATSTEC au Musée des Arts-et-Métiers pour l’exposition Prototypes en 2020,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Plateforme mutualisée de Réalité Virtuelle à l’Ecole Centrale de Nantes,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe Modélisation des connaissances pour l’équipe de recherche IS3P du LS2N / IRCCyN depuis 2010,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe Pérennisation des Connaissances du Consortium3D de la TGIR Huma-Num,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-responsable d’un thème transverse du LS2N : &amp;quot;Création, Culture & Sociétés numériques&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-animateur du GT IngéFutur (ex GT IS3C) du GDR-MACS,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-animateur du GT DAHLIA de la communauté EGC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">plus de 230 communications avec acte, sans acte, invité, dans des revues, des contributions à des chapitres ou la rédaction d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H-Index = 22,08 pour 776 citations (source researchgate, janvier 2022) / h-index 15 pour 893 citations (source Google Scholar, janvier 2022),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 revues à facteur d’impact de 0,16 à 4,529,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">35 revues ou chapitres d’ouvrages internationaux et 34 revues ou chapitres d’ouvrages nationaux,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">60 conférences internationales et 35 conférences nationales (avec comité de lecture et actes),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">94 keynotes ou conférences et séminaires invités.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses et masters (dans les 3 volets cités comme compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12 jury de thèses depuis 2010,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement de 12 thèses de doctorat dont 4 interdisciplinaires, 2 CIFRE et 7 défendues,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement de 2 post-doc,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement de 26 thèses de master tant en Sciences de l’Ingénieur, Génie Industriel, Numérique et en Histoire des Techniques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des projets & réseaux d’excellence scientifiques (dans les 3 volets cités comme compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 projets européens comme partenaire : Visionair, COSCH, Interop, VRL-KCiP, Dorothy, SMCS, Leonardo,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 projets ANR : Metis, SmartEmma (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smartemma.ls2n.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), LabInVirtuo, EarlyPerfc (ANR europe) comme partenaire ; ReSeed comment partenaire et coordinateur scientifique national (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.reseed.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 projets régionaux : LITEP, VESPACE, Explornova, Artur, Mervi,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 réseaux scientifiques internationaux : INNOVA, CIRP associate member et expert ICOMOS,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 collaborations européennes et internationales : Louisiana State University (USA), laboratoire LAMIC à Québec (Canada), Unité de Géomatique de l’Université de Liège (Belgique), Haute Ecole Arc Conservation-restauration à Neuchâtel (Suisse),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9 réseaux scientifiques nationaux : UDPN, IRSTV, GDR-MACS, Consortium3D, SFHST, MUST, Arts Mathematica, EGC, AIP Primeca (s.mart),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">5 réseaux scientifiques régionaux : PRI-IDEV, AIP Primeca, MSH, Nantes métropole, CPTCN.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d’expertises scientifiques (dans les 3 volets cités comme compétences)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de la PES puis PEDR depuis 2011,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8 prix et distinctions : papers award, thèses ou projets,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">reviewers pour 7 revues nationales et internationales depuis 2016 : COMIND, CAD, IJVR, KBS, Humanités numériques (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/revuehn/568</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Cahiers d’histoire du CNAM, Sciences du Design, journal ISSN (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mdpi.com/journal/remotesensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">reviewers pour 11 conférences nationales et internationales depuis 2011 : ASME ESDA, IMETI, PLM, IFAC, CIRP CMS, CIRP Design, JMST, EGC, AIP-Primeca, CONFERE, JS Univ-Nantes,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique de AIP-Primeca, CONFERE, Joint Conference on Mechanics, CIRP Design Conference, eCONFERE 2020, Design Engineering & Advanced Manufacturing 2020, conference S.mart 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Editorial Board de la revue IJVR (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ijvr.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Collection DIVAgations aux Presses Universitaires de Liège (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.presses.uliege.be/jcms/c_22103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chairman, co-chairman, portage de sessions spéciales ou soutien technique/logistique dans l’organisation de 12 conférences internationales et 9 conférences nationales depuis 2005 : CIRP GA, CIRP Design, ESDA, PLM, DET, AIP Primeca, PGSO Vlab, Jules Verne, SFHST, ICOTECH - TICCIH…,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de 5 comités de recrutement depuis 2018 : ENSAM, Grenoble INP, UTBM, Supmeca, Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de 2 comités de suivi de thèse,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert scientifique pour : l’ICOMOS, HE-ARC Neuchâtel, la Région Champagne-Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’expertise restreint de l’ANR CE « Usine du futur » 2019 & 2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Data Practices and Preservation for Humanities: A Decade of the Consortium “3D for Digital Humanities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (10), pp.435. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8100435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDEN, a visualization tool in virtual reality for RDF graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.538-542. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain&amp;quot;. Mémoires industrielles. 303 arts recherche créations, n°165, avril 2021, pp.242-247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality as a versatile tool for research, dissemination and mediation in the humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Archaeology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (25), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/var.2021.14880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic knowledge management approach towards the development of a decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (22), pp.6659-6676. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1821930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management for modelled Heritage objects, requirement specification towards a tool for heterogeneity embracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.1337-1345. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-020-00712-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent assistant system as a context-aware decision-making support for the workers of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105732. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de réseaux littéraires non créatifs. L’expérience du projet &amp;quot;La littérature dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12722-2.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine industriel numérique 3D : Reconstruction de la Forge d'Arthez-d'Asson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rosato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer l’importance patrimoniale d’un lieu unique et complexe grâce au numérique. L’exemple du Pic du Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bland-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jeanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Patrimoines et numérique : un état de la recherche et des expérimentations, 12, pp.21. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.4837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner toute sa place au cercle méridien de Toulouse-Jolimont à l'aide d'outils numériques : l'exemple des travaux du projet ReSeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Davoigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Patrimoines et numérique : un état de la recherche et des expérimentations, 12, pp.41. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pds.4568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Virtuel au service du Patrimoine : la reconstruction 3D de la forge d’Arthez-d’Asson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rosato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire industrielle des Pyrénées occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a knowledge-based framework for digital chain monitoring within the industry 4.0 paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Data and Knowledge Management as Key Factor for Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMR.2019.2948589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based multi-level aggregation for decision aid in the machining industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Yahouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.475-478. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for reverse architecture: modelling space and use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet-based approach for the management of information multi points-of- view in product modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), 15 p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2016.1273577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D, modélisation virtuelle et impression 3D de la salle à manger de Néron à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Forges de Paimpont en Réalité Augmentée : des sources historiques à la modélisation industrielle systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruspex, Outil de Gestion de Connaissances non Structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/iste.op.2017.0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for historical knowledge management in museology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.44-68. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2017.10003813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical assembly sequence optimisation for developing an integrated 3D reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Chandrakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicha Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2017.1311930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit historique et objet technique : outil de valorisation mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les musées scientifiques et techniques innovent : nouvelles expériences, nouvelles médiations, vol.05 (1), pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digitisation of Nantes historic harbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtin Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICCIH Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-awareness: A Key Enabler for Ubiquitous Access to Manufacturing Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.484-489. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing enterprise knowledge: a context-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.189-192. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual framework for enhancing knowledge reuse in PLM environment with the concept of Digital Factory Assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.330-347. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2015.075929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mettre en valeur le patrimoine historique et industriel des forges de Paimpont ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rajaofera-Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect, Archéologie et réalité virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ISBN 1771-5911, 6, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Based and PLM Facilities for Sustainability Perspective in Manufacturing: A Global Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.203-208. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHRM: A new model for PLM dedicated to product design heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CIRP Annals, 64 (1), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2015.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum augmented interface for historical scale models: towards a new way for cultural heritage promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des savoirs et savoir-faire : cas d’étude de l’Arsenal de la Marine de Lorient dans l’après-Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue d’histoire des techniques, 3 (1), pp.ISSN : 2262-7340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design: A Key Stage of Product Lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coatanea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.3-9. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.06.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Methodological Knowledge based Approach for Partial Automation of Reverse Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Islem Ouamer-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.270-275. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.03.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité augmentée aux forges de Paimpont.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rajaofera-Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the factory of future An integrated approach of material-processes-information-human being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Proceedings of the 2012 Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ISBN: 978-1-4503-1243-1 ; 6 p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2331714.2331730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving design for recycling - Application to composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 61 (Issue 1), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended value network modeling and simulation for mass customization implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, Issue 6 (6), pp.PP. 2427-2439, DOI: 10.1007/s10845-010-0493-1. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Mass Customization: Product variety vs. Process variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (1), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2011.03.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine à vapeur Sulzer de L’usine Finlayson à Tampere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une visite patrimoniale en Finlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire, un medium de didactique aux Nouvelles Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Loch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in Reverse-Engineering: Augmented-Semantic models for redesign of existing objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ad Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif Reverse-Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision produit-process et sa méthodologie dédiée à la sauvegarde du patrimoine technique et industriel sous une forme virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue MICADO Ingénierie Numérique Collaborative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Industrial Archaeology and Techno-Museology: A new virtual life for industrial heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICCIH Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Industrial Archaeology: A new reverse-engineering process for contextualizing and digitizing ancient technical objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (Special Issue n°2), pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of New 3D Numerical Devices and Environments on Redesign and Valorisation of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2007.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ReSeed, rétro-conception sémantique d'objets patrimoniaux digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine de la recherche scientifique : objets, pratiques, savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouvrage collectif (Sous la direction de Catherine Ballé, Catherine Cuenca, Dominique Poulot, Marie-Laure Baudement, Anne-Sophie Rozay), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 321-336, 2025, 978-2-11-174164-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and Long-Term Archiving 3D Data in Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research Challenges in Cultural Heritage V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15190, Springer Nature Switzerland, pp.75-88, 2024, Lecture Notes in Computer Science, 978-3-031-78590-0. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78590-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabInVirtuo, a Method for Designing, Restoring and Updating Virtual Environments for Science and Technology from Heterogeneous Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Digital Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-26, 2024, Digital Innovations in Architecture, Engineering and Construction, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36155-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foundational View on Nominal and Actual Qualities in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Borgo; Pascal Hitzler; Oliver Kutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Ontology in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 306, IOS Press, pp.149 - 156, 2018, Frontiers in Artificial Intelligence and Applications, 978-1-64368-469-7. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-910-2-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document comme outil de préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation technique et techniques de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-55, 2015, 978-2-9553458-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of product design process by knowledge value analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design 2012 - Sustainable Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.207-2016, 2013, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4507-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Mass Customisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.421-426, 2011, 978-3-642-15972-5. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Customisation as a Competitive Factor for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoda A. ElMaraghy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Manufacturing Competitiveness and Economic Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.18-25, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of capitalisation and valorisation of our technical heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.521-533, 2011, /978-3-642-15973-2. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand l'industrie et le patrimoine ne font qu'un ! » : Une expérience scientifique originale réalisée par des étudiants en partenariat avec DCNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ISSN 1624 - 6683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management for industrial heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Effective Knowledge Life-Cycle-Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.307-330, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes 1900 - la maquette du port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’histoire de Nantes. 88 p., 2015, Bertrand Guillet, 978-2-906519-49-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2025 Les éléments déclencheurs de la Co-transformation organisationnelle et digitale suivant une approche PLM et PPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Amergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sous-ensembles réaffectés dans un processus de conception: une expérimentation en BUT1 GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From historical sources to virtual reconstruction of a lost medieval church using AI and 3D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REAACH Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAACH Representation Advances And CHallenges association, Oct 2025, Torino (Virtual Conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’IA générative au service des sciences du patrimoine : une méta-méthodologie interdisciplinaire pour la reconstitution historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d'accélération de l'ICCARE-LAB en collaboration avec le Groupement de recherche Information Apprentissage Signal Image viSion (GdR IASIS), Nov 2025, Musée d'Archéologie Nationale, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interdisciplinary approaches combining AI and 2D/3D: Designing a digital environment for the virtual reconstruction of a lost medieval church using a historical ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de sienne, Sep 2025, Sienne, Italy, Italy. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle génératrice d'image pour la reconstitution d'une église disparue : enjeux épistémologiques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149e congrès du CTHS (Comité des travaux historiques et scientifique): "Reconstruire, réformer, refonder"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS (Comité des travaux historiques et scientifique), Apr 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA comme outil d’aide aux experts du patrimoine : conception d’un modèle de restitution 3D patrimoniale. Tentative d’application pour la reconstitution virtuelle d’une église médiévale disparue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la culture et du patrimoine numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Digital Week, Sep 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between technical history, industrial archaeology, Digital Humanities and Virtual Reality A digital corpus of a former industrial site under rehabilitation: the case of CAP 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Damala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA générative d’image : un outil de modélisation probabiliste d’hypothèses archéologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un environnement numérique immersif pour la reconstitution virtuelle d’une église médiévale disparue par une ontologie historique : Approches interdisciplinaires entre IA et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées informatique et nouvelles technologies appliquées à l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61737/mdhp6080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Of The Triggers For The Co-Transformation Of Organizations Using A PLM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Amergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon (INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’IA générative au service des sciences du patrimoine : une méta-méthodologie interdisciplinaire pour la reconstitution historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées co-organisée par le GdR IASIS et PEPR ICCARE, Nov 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology proposal for reusing discarded products: repurposing function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Patras, Greece. pp.771-774, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en pédagogie d'une méthodologie de conception durable visant le repurposing de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et restituer le patrimoine industriel grâce à la réalité virtuelle et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Patrimoine numérique : entre recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2023, Nantes (Université de Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FAIR principles and long-term archival of 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Web3D conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Sebastian, Spain. pp.16:1-6, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611314.3615913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Lab In Virtuo : Environnements Virtuels Intelligents Réalistes Sensoriels (EVIRS) pour l'histoire et le patrimoine des Paysages Industriels Culturels Sensoriels (PICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lacheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium « 3D pour les Sciences Humaines et Sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel en virtuel comme outil de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.mart, Apr 2023, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From semantic reverse-engineering to virtual reality tool box for digital heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage, A European Adventure for Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver notre patrimoine ? Diffuser les connaissances ?L'ingénierie et le numérique se mettent au service du passé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de la Mission de Sauvegarde du Patrimoine Scientifique et Technique Contemporain (PATSTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Arts-et-Métiers, Sep 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESEED: Semantic reverse-engineering of digital heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR - DIGITAL TECHNOLOGY AND HERITAGE Challenges and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Reseed -Rétro-conception Sémantique d'objets patrimoniaux digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "La recherche scientifique au quotidien - patrimoine de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement avancé des narratives iconographiques, quelques suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Piero Zarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier DAHLIA 2021, organisé conjointement avec la conférence Extraction et Gestion des Connaissances (EGC2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC2, Jan 2021, Nantes, France. pp.22-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French National Project ReSeed Semantic reverse-engineering of digital heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAIR Heritage: Digital Methods, Scholarly Editing and Tools for Cultural and Natural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Jun 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in virtuo system linking data corpus to 3D virtual model for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique de gestion de la complexité et de l’hétérogénéité par le recours au web sémantique dans une perspective d’étude patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque national AIP Primeca – s.mart, Les Karellis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a knowledge-based framework for digital chain monitoring within the industry 4.0 paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Póvoa de Varzim, Portugal. pp.118-123, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive semantics-driven reconstruction methodology from Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Frebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kervadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIRP DESIGN 2019 ​ OPEN DESIGN and DESIGN AS EXPONENTIAL TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Póvoa de Varzim, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter le temps pour comprendre le passé : l'immersion virtuelle au service des historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances 2019 (EGC2019)EGC 2019 - GT-DAHLIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des connaissances au service de l'industrie 4.0 : Le cas du projet &amp;quot; SmartEmmma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, les Karelis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR ReSeed : Rétro-conception SémantiquE d'objEts patrimoniaux Digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote invité, 19ème édition de la conférence EGC - Association Internationale Francophone d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des connaissances pour l'aide à la décision dans le contexte de l'industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ritou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24éme Congrès Français de Mécanique(CFM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does 3D Influence Scientific Research and Publications in Digital Humanities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de modèles numériques pour la sauvegarde d’objets historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Davoigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144ème Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage du numérique pour la valorisation patrimoniale du patrimoine industriel : une nécessaire interdisciplinarité - Histoire de La laverie à sel du Musée des marais salants à Batz-sur-Mer (44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Simonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ICOM Metal France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update from the reseed project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence internationale CIPA Heritage Documentation “Documenting the past for a better future“, Avila, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Avila, Spain. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w15-599-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l'industrie 4.0: Le cas du projet «SmartEmma»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a knowledge structuring framework for decision making within industry 4.0 paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing Modelling, Management and Control - 9th MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage à l'espace : prospective pour une rétro-architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National S-mart/AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires -Exploration numérique des traces matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale DAHLIA « Informatique et Humanités numériques : quelles problématiques pour quels domaines ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'outillage pour des activités de production de recontitutions numériques, une utilisation du web sémantique pour l'historien et l'expert patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e Congrès du Comité des Travaux Historiques et Scientifiques, Marseille 2019 : Le réel &amp; le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'oeil de l'artiste : interprétation virtuelle d'une miniature de Louis-Nicolas van Blarenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et circulation des spectacles forains : musique, théâtre, danse, acrobaties et marionnettes, 1660-1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ReSeed : entre capture et valorisation, un outil de structuration numérique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Xavier Granier; Caroline Delevoie, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la donnée à ses artefacts : projet VESPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH 2018: Data in Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Galway, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital uses and tools for Historical Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ICOHTEC « Technological drive from past to future? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Integrated Method for Reassembly Fragmented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Chandrakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicha Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, la plagne, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétroconception et maquettage d'un batiment mécanique de la Rome antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Villedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a site's integrity by 3D models and Integrated database, case study : the pic-du-midi high-mountain observatory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Symposium of the 19th General Assembly 2017 ICOMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS International, Dec 2017, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelization and the industrial heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Comity for Museums and Collections of Archaeology and History - Museums, Collections and Industrial Heritage -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt patrimonial d’une restitution 3D chronologique du Pic-du-Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHEMATEC : une méthodologie utilisant des outils basés sur le virtuel et une base de données au service de la conservation-restauration des objets scientifiques et techniques patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Köhler Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'expressions et mise en réseau d'un corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es journées sur les Entrepôts de Données et l’Analyse en ligne (EDA 2017): "Business Intelligence &amp; Big Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation, modélisation et impression 3D pour la recherche historique et la muséographie. Cas d'étude sur la salle à manger de Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Villedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki4D : Nouvelle méthodologie de rétro- conception intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities : Nantes1900, un projet entre musée, patrimoine et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence LU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lieu Unique, Jan 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du numérique pour la conservation et la valorisation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier numérisation 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRI-IDEV, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of View Classification: A concept to Manage Knowledge Multi-representation in CAD Models and PDM/PLM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadconfP.2016.178-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie, patrimoine, humanités numériques et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval à Québec, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Structuring in Reverse Engineering of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.418-427, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Process of Un-structured Data Analysis for Knowledge Chaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, Jun 2016, Stockholm, Sweden. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils avancés de la 3D comme support à l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS - 3DWEST - COMMUNAUTÉ ACADÉMIQUE DU DOMAINE DE LA CONCEPTION NUMÉRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un patrimoine numérique des connaissances historiques : le projet Nantes 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maquette réelle à la maquette virtuelle : quelle représentation ? Quels usages ? Quelle véracité ? Une déontologie à affirmer...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstitution - processus heuristique et/ou objet de médiation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du patrimoine : usages et enjeux des applications numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées d’études TIC.IS - TIC Information et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Jun 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service du patrimoine historique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audencia, Mar 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-awareness: a key enabler for ubiquitous access to manufacturing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th CIRP Conference on MANUFACTURING SYSTEMS - CIRP CMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation du patrimoine, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Digital Week Septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale knowledge structuring: Towards an ubiquitous assistant for the factory of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product and Asset Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Belfort-Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic integration in cultural heritage 3D modeling for multi-dimension access to historical knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES EUROPÉENNES DU PATRIMOINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARS MATHEMATICA, Sep 2015, Asnières-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité augmentée aux Forges de Paimpont Comment mettre en valeur le patrimoine historique et industriel des forges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rajaofera-Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation 3D au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle annuel de conférence de la Mairie de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Nantes, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances patrimoniales : Une expansion des Digital Humanities pour le patrimoine industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formalisation des Connaissances &amp; IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-MACS &amp; AFIA, Nov 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale knowledge structuring: Towards an ubiquitous assistant for the factory of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PALM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customization for cultural heritage 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modélisation informatique et patrimoine industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis - Industrial Heritage in the 21st Century, New Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 2, Sep 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity theory based context model: application for enterprise intelligent assistant systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de connaissances pour l'acquisition, le traitement et la valorisation des connaissances du patrimoine technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la connaissance dans le cadre de la rétro-conception de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIP PRIMECA - Avril 2015 - La Plagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salons Mauduit : Proposition d'intégration des connaissances historiques et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'art [Tours-Nantes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Nantes 1900 aux Salons Mauduit Interdisciplinarité, modélisation numérique - modélisation muséographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée du futur ? Numérique et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d'histoire de Nantes, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de connaissances pour la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Archive(s) Numérisée(s) Nouvelles représentations, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet à l'image et de l'image à l'objet : Stratégies de valorisation patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Simonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRI IDEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abbaye de Fontevraud, Mar 2014, Fontevraud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet patrimonial à l’application en réalité virtuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Nantes, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented historical scale model for museums: from curation to multi-modal promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual VRIC 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2617843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a methodological knowledge based approach for partial automation of reverse engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D comme source et approche de substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Replace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESBA Tours, Dec 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Info*Engine based architecture to support interoperability with Windchill system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Interoperability for Enterprises Sytems and Applications. Workshop Standardisation Developments for Enterprise Interoperability and the Manufacturing Service Domain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du patrimoine industriel : 2D, 3D, 4D...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison régionale de l'Architecture des pays de la Loire, Sep 2014, Chantenay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Information Model for Sheet Metal Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pothala Sreenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.455-463, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking factory for the future: from PLM to augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euroVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual conservation and interaction with our cultural heritage: Framework for multi-dimension model based interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress (DigitalHeritage), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.323 - 330, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Knowledge Management Through Virtual Reality: Theoretical Aspects and Experiment Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Framework for Supporting Information-Based Assistance in the Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.301-310, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système ubiquitaire d'aide à la décision in-vivo dédié au Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Complexes d'Information et de Gestion des Risques pour l'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.317-325, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cognitive based approach for knowledge structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 4th International Conference on Cognitive Infocommunications (CogInfoCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un compagnon virtuel d'aide à la décision : Une structuration multi-échelle de la connaissance in-extenso d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Factory Assistant: Conceptual Framework and Research Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.500-509, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structuring of enterprise's knowledge Towards an ubiquitous virtual assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Production and Integrated Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un compagnon virtuel d'aide à la décision : une structuration d'informations multi-échelle de la connaissance in-extenso d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extension de la modélisation d’entreprise pour la rétro-conception de sites industriels disparus : cas d’étude de l’Arsenal de la Marine de Lorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D historical models : the case studies of Liege and Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TU801 : Semantic Enrichment of 3D city models for sustainable urban development - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bologne, Italy. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Nantes1900 : les nouvelles technologies au service de la capitalisation des connaissances et de la valorisation du patrimoine historique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Patrimoine et humanités numériques : quelles formations ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 243 - 256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced virtual reality visualisation systems based on a meta-model dedicated to historical knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system for driving the future plm for museum: the DHRM, Digital Heritage Reference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis - ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique et interprétation d’un paysage portuaire : les réseaux du port de Nantes au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135e Congrès national des sociétés historiques et scientifiques, Neuchâtel, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, 2010, NEUCHATEL, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Reverse-Engineering Segmentation: Automatic Semantic Recognition of Large 3D Digitalized Cloud of Points Dedicated to Heritage Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of personalized products: modelling the customer perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconversion de notre patrimoine technique et industriel : comment l'utiliser comme support aux projets pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Serviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Virtual Enhances Physical Mock-Up: A Way to Understand our Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR - research, technology and application in Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Basel, Switzerland. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaires en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaire en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Mont-Dore, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie active en Génie Industriel : une nouvelle forme de compagnonnage. La formation par les pairs en management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating interactivity of our heritage stored in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence scientifique VRIC - salon Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Laval, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management for Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, NANTES, France. pp.Product Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Factory in the Context of Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Jufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bathelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Politze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2010 16th International Conference on Concurrent Enterprising (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Switzerland. DOROTHY Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the CODP Position by Value Network Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Concurrent Enterprising (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Switzerland. DOROTHY Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Requirements for Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.PLM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces de travail collaboratif en pédagogie ? retour d'expériences à Centrale Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Graton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « Les outils de la conception collaborative : nouveaux développements, nouveaux apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based design of exploitation guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management, Value Chain Modeling and Simulation as Primary Tools for Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Concurrent Enterprising (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Netherlands. DOROTHY Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la reconstitution de la laverie de sel de Batz-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaële Simonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude OSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image virtuelle comme source de connaissance pour le patrimoine technique et industriel : Comment allier Histoire et Ingénierie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Arles, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to inject ancient know-how for future design: using advanced industrial archaeology during pedagogical projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Compiègne, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and methods for knowledge formalisation in a PLM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems CMSM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hammamet, Tunisia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENDED VALUE CHAIN MODELLING AND SIMULATION FOR MASS CUSTOMIZATION IMPLEMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th International Conference on Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Mass Customization: Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 5th World Conference on Mass Customization and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette du port de Nantes : modélisation d'un territoire technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtin Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude OSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization of ancient technical objects: a new design process and its inter-disciplinary team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management, Value Chain Modelling and Simulation as Primary Tools for Mass Customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Leiben, Netherlands. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for preserving the technical heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence VRIC - salon Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Laval, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité humaine portuaire versus patrimoine des paysages culturels industriels et sensoriels : quelle place pour le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French National Project ReSeeed: Semantic reverse-engineering of digital heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification Writing Guide : How To Manage a Project in 3D for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les challenges issus de l'ANR www.ReSeed.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital domain as a methodological tool for understanding our past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ReSeed : entre capture et valorisation, un outil de structuration numérique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un projet de modèles numériques 3D pour le patrimoine. Guide de rédaction d'un cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet ANR ReSeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR ReSeed : Rétro-conception SémantiquE d'objEts patrimoniaux Digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology for information objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio M. Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et numérique : devons-nous vraiment coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver, structurer et valoriser le patrimoine par les outils du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine numérique : un outil pour l’aide à la conservation et la valorisation - Projet ANR ReSeed : Rétro-conception SémantiquE d'objEts patrimoniaux Digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme outil méthodologique pour comprendre notre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the heterogeneity in the provenance of RDF triples in Cultural Heritage Objects Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio M. Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du numérique pour comprendre le patrimoine : entre modèles 3D et modèles sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour le patrimoine : entre modèles 3D et modèles sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité en ingénierie virtuelle au service des Humanités Numériques - Focus sur le Projet ANR ReSeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities : Nantes1900, un projet entre musée, patrimoine et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR ReSeed : Rétro-conception SémantiquE d'objEts patrimoniaux Digitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’IA dans les sciences humaines : développement d’une méta-méthodologie interdisciplinaire pour la reconstitution patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Vauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouarn Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages industriels culturels sensoriels (PICS) et Environnements Virtuels : Vers une nouvelle approche de l'histoire et de l'archéologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLM for Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01712318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la sauvegarde des Objets techniques anciens par l'Archéologie industrielle avancée. Proposition d'un Modèle d'information de référence muséologique et d'une Méthode inter-disciplinaire pour la Capitalisation des connaissances du Patrimoine technique et industriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale de Nantes (ECN); Université de Nantes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00382703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l’industrie 4.0: Le cas du projet «SmartEmma»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Meski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific network serving the uses of 3D humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place les fondations d'un outil de restitution à large audience : VESPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Leichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rubellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e séminaire de Conception Architecturale Numérique SCAN18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des applications numériques “durables” pour les institutions patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université paris 13; Ecole Centrale de Nantes (ECN). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers des applications numériques « durables » pour les institutions patrimoniales »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabSIC ​​– Université Paris 13 – Université Sorbonne Paris Cité, Ecole Centrale de Nantes, UDPN (usages des patrimoines numérisés). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation du patrimoine industriel : La poudrerie royale de St Chamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mairie de St Chamas, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3920A6E8"/>
+    <w:nsid w:val="6ECA16E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E4B323C"/>
+    <w:nsid w:val="5DA2A935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9204A983"/>
+    <w:nsid w:val="11391F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB22499A"/>
+    <w:nsid w:val="B331592B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8E107E69"/>
+    <w:nsid w:val="9049197B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E61CB647"/>
+    <w:nsid w:val="4807C97F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="167BD053"/>
+    <w:nsid w:val="726BD0D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5CC29C93"/>
+    <w:nsid w:val="5F4730A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3F5F6E8A"/>
+    <w:nsid w:val="D577B124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5F9AA6DE"/>
+    <w:nsid w:val="8AB039FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="006F380B"/>
+    <w:nsid w:val="062705F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ls2n.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ec-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irccyn.ec-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciences.univ-nantes.fr/cfv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///Users/florentlaroche/Dropbox/HDR/cpn-web.paris.ensam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utbm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smartemma.ls2n.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseed.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/revuehn/568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/remotesensing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ijvr.eu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_22103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8100435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plessis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.03.034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2021.14880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1821930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bland-Dupr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jeanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rosato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine B&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.4568" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Dhuieb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Aguado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.02.046" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12722-2.p.0161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00712-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.250" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2019.2948589" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Islem Ouamer Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1273577" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Chandrakar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2017.1311930" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.136" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGNW53MD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.12.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rajaofera-Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2015.075929" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PB2HDRF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Pavic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coatanea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Christophe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.146" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Islem Ouamer-Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.190" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331730" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0493-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6HMGHWP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244206v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ad Durupt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ammar-Khodja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2007.05.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJH9G7PG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36155-5_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-910-2-149" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941059v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4507-3_20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661349v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412066v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amerg&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Vauxion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouarn Le Chenadec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61737/mdhp6080" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253170" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de la Morinerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337134v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.08.131" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611314.3615913" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wartelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacheze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Zarri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinica" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302619v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498853v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w15-599-2019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Simonnin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004449v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Frebet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kervadec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302693v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.128" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541870v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093073v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489047v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055453v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507482v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;hler Guido" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baudin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518473v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493858v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398375v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398323v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496319v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.178-182" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377469v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_39" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.123" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398363v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244006v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498360v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244020v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921129v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184736v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244004v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170664v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283730v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244010v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244053v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018082v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386552v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothala Sreenu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_45" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066440v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078497v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_30" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244074v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936408v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936404v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872677v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_50" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936406v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440609v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498376v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736621v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jourdin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420921v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serviere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420936v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618579v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Jufer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bathelt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Politze" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618574v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618585v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473010v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Graton" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618582v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422216v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473013v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422187v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422447v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470672v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470669v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422205v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618572v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412090v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473008v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661785v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661779v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244026v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661750v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661755v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661752v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498992v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498881v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498993v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498949v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498489v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498481v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498990v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498476v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498445v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Sanfilippo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498472v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498434v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498436v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498397v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498989v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498988v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299624v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01712318v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00382703v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166364v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302710v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905177v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556585v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221425v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498369v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ls2n.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ec-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irccyn.ec-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciences.univ-nantes.fr/cfv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///Users/florentlaroche/Dropbox/HDR/cpn-web.paris.ensam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utbm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smartemma.ls2n.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseed.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/revuehn/568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/remotesensing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ijvr.eu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_22103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8100435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plessis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.03.034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2021.14880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1821930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jeanson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00712-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Dhuieb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Aguado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.02.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12722-2.p.0161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rosato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bland-Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.4837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine B&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.4568" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2019.2948589" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Islem Ouamer Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1273577" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Chandrakar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2017.1311930" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.12.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.136" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGNW53MD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2015.075929" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rajaofera-Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PB2HDRF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Pavic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coatanea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Christophe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.146" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Islem Ouamer-Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.190" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0493-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6HMGHWP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422169v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ad Durupt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422153v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ammar-Khodja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2007.05.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJH9G7PG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/298529-patrimoine-de-la-recherche-scientifique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36155-5_2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-910-2-149" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4507-3_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473004v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amerg&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de la Morinerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304055v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Vauxion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouarn Le Chenadec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253170" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253173" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316655v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163813v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61737/mdhp6080" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318448v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.08.131" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wartelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611314.3615913" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacheze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Zarri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinica" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498678v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498552v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Frebet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kervadec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989653v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302619v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498619v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498744v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Simonnin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498853v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w15-599-2019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.128" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055453v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498463v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507482v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978930v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;hler Guido" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529212v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493858v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398375v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398334v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.178-182" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280767v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377469v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_39" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347030v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.123" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398345v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398363v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170664v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244010v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244006v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921129v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244020v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498360v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243999v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151979v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184736v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223123v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244074v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244061v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244053v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066440v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244066v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386552v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothala Sreenu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_45" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078497v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386511v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936404v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872677v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936329v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_50" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440609v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437171v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jourdin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420921v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serviere" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420936v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473007v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618582v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618579v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Jufer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bathelt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Politze" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618574v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618585v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473010v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Graton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618572v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422216v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422187v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473013v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470672v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470669v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422205v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412090v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412085v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473008v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661785v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244026v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661779v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661750v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661755v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661752v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498949v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498992v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498881v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498993v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498472v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Sanfilippo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498489v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498481v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498990v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498476v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498445v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498434v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498436v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498988v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498397v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498989v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299624v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01712318v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00382703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302710v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166364v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905177v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556585v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498369v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>