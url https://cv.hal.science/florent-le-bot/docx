--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -118,1520 +118,1520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quoi de neuf dans l’histoire du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.6836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail déplacé, le travail intensifié. Introduction à quelques problématiques présentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors-série 94-95, pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Un encastrement social du commerce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Maitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (211), pp.15-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.211.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Théâtre de la machine, empire des sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (213), pp.19--23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.213.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail des ingénieurs en entreprises. Formation, socialisation et activités des ingénieurs en perspective européenne de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, pp.271-280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.6836⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13, pp.9-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.6208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Alain P Michel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme-machine, une esthétique de la modernité ou de son aversion [Introduction du dossier &amp;quot;L’œil-artiste et l’esprit des machines&amp;quot;]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13, pp.9-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.6208⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9, pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.3036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Prométhée déchaîné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (213), pp.19--23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.213.0019⟩</w:t>
+              <w:t xml:space="preserve">, 2018, L'Homme machine II, 2 (207), pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.207.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu d'ouvrage] Fabrice Grenard, Une légende du maquis. Georges Guingouin du mythe à l'histoire, Vendémiaire, 2018, 608 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 478</w:t>
+              <w:t xml:space="preserve">, 2018, 477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence De Cock, Sur l'enseignement de l'histoire, Libertalia, 2018, 336 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 477</w:t>
+              <w:t xml:space="preserve">, 2018, 478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu d'ouvrage] Nicolas Patin, Brüger. Un bourreau ordinaire, Fayard, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des discours aux pratiques : femme, enfant, et homme-machine au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182375v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, L'Homme machine II, 2 (207), pp.9-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.207.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Cédric Perrin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passé a de l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3-4 (201-202), pp.189-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.201.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solitude des Juifs spoliés confrontés au problème de la récupération de leurs biens après l’Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (2), pp.26-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aj.492.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille peaux du capitalisme (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3-4 (201-202), pp.189-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.201.0189⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.195.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépassement capitaliste du salariat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.51-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.195.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mille peaux du capitalisme (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (193-194), pp.11-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.193.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance du Centre des Jeunes patrons (1938-1944). Entre réaction et relève.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114 (2), pp.99-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1665,64 +1665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser l'industrie de la chaussure, mobiliser ses territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (19), pp.205-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,64 +1756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las emprasas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigaciones de Historia Económica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes du technique au prisme de l'ENET-ENSET-ENS Cachan. Formation, recherche, sociologies et environnements, XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des anciens élèves et des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effroi au fond de la forêt. Sur Un Château en forêt, les Bienveillantes et autres docu fictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Banquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que rendre après l'irréparable ? Évaluations et restitutions des biens spoliés durant l'Occupation dans le cadre des procédures judiciaires de l'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 222, pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2045,51 +2045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Piller la France occupée ou la faire travailler ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et vie junior,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, « La Seconde Guerre mondiale », avril (Hors-série 72,)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2114,51 +2114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Que rendre après l'irréparable ? Évaluations et restitutions des biens spoliés durant l'Occupation dans le cadre des procédures judiciaires de l'après-guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, janvier-mars (n° spécial du intitulé « Enquêter sur la guerre », coordonné par Nathalie Moine (EHESS),), pp.11-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La chute de la banque Beaucé et Cie. La remise en cause de l'équilibre fragile du système industriel fougerais durant les années 1930 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 114 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2252,51 +2252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les filets des spoliateurs : les échoppes et les petites fabriques de cuir parisiennes sous l'Occupation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives juives de France,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39/2, 2e semestre (n° spécial), pp.42-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2321,51 +2321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Famille&amp;quot; du cuir contre Bata. Malthusianisme, protectionnisme, xénophobie et antisémitisme dans le monde de la chaussure en France, 1930-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52-4, pp.131-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2422,51 +2422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieurs, écoles et entreprises : le cas des Arts du feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’histoire des entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2491,51 +2491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Famille du cuir : Paris-Fougères-Vichy. Syndicalisme et corporatisme dans le monde de la chaussure 1930-1950 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syndicalismes à l'épreuve. Syndiqués et pratiques syndicales dans la France occupée, 1940-1944</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confisquer les profits illicites : épuration économique ou simple mesure fiscale ? L'exemple des gantiers de Saint-Junien, Millau et Grenoble »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épuration économique en France à la Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2629,51 +2629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent LE BOT Les ressorts du district fougerais de la chaussure XIXe-XXe siècle . .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan 2007, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2691,51 +2691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les ressorts du développement du district fougerais de la chaussure, XIX-XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LESCURE (Michel) (éd.) La mobilisation du territoire. Les districts industriels en Europe occidentale du XVIIe au XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.139-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Famille du cuir. Syndicats, comités d'organisation, et corporatisme dans le monde de la chaussure, 1930-1950» colloque « Le syndicalisme sous la botte » organisé par l'IDHE- Paris 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La Famille du cuir. Syndicats, comités d'organisation, et corporatisme dans le monde de la chaussure, 1930-1950»</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auteur : Florent LE BOT</w:t>
@@ -2845,51 +2845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Emotions manufacturières par temps de crise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international entreprises et crises économiques au XXe siècle, organisé par l'Université de Metz</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu de Communication : université de Metz</w:t>
@@ -2962,51 +2962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en Europe occidentale, 1830-1939 : documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3037,51 +3037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argent des familles : pratiques et régulations sociales en Occident aux XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nootens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Albe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Commaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. Presses universitaires du Septentrion, 2019, 978-2-7574-2466-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3226,64 +3226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire économique de Vichy. L’Etat, les hommes, les entreprises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Grenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3314,90 +3314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mille peaux du capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06309-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3415,64 +3415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de l'industrialisation en Espagne et en France. Les PME et le développement des territoires (XVIIIe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, pp.390, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3490,51 +3490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA FABRIQUE REACTIONNAIRE Antisémitisme, spoliations et corporatisme dans le cuir (1930-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRESSES DE SCIENCES POLITIQUES, pp.400, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3544,491 +3544,564 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00253798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface dans Travailler, vivre, penser Bata. Images d’une aventure économique et sociale exceptionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Gatti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler, vivre, penser Bata. Images d’une aventure économique et sociale exceptionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Paraiges, pp. 7-9, 2023, 9782375351789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la mondialisation aux mondes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bessy; Claude Didry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie est une science réflexive : chômage, convention et capacité dans l'oeuvre de Robert Salais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-149, 2022, 978-2-7574-3686-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04150597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordonniers et ouvriers de la chaussure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fontaine, Marion and Jarrige, François and Patin, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale : 1830-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.483--490, 2020, Clefs concours, 978-2-35030-665-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La petite musique de la régulation. Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albe; Virginie and Commaille; Jacques and Le Bot; Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.27-31, 2019, 978-2-7574-2466-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-25, 2019, 978-2-7574-2466-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.35335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [2e partie]. Entre état d’exception et État de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.181-185, 2019, 978-2-7574-2466-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [1re partie]. Économie, fiscalité et éducation comme instruments stratégiques d’un modèle classique de régulation des sociétés par l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-365, 2019, 978-2-7574-2466-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.27-31, 2019, 978-2-7574-2466-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’argent des familles » en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nootens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,292 +4120,292 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bot, Florent and Nootens, Thierry and Rousseau, Yvan and Ricard, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent des familles : pratiques et régulations sociales en Occident aux XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre interuniversitaire d’études québécoises, pp.1-8, 2019, 978-2-921926-76-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Albe; Virginie and Commaille; Jacques and Le Bot; Florent. </w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [3e partie, 2e chapitre]. La délinquance économique et l’échelle des réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-25, 2019, 978-2-7574-2466-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-365, 2019, 978-2-7574-2466-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.35308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.35335⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">hal-04165918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le catholicisme social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude DAUMAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.1013-1017, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00541934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot« Le passage par les archives d'une fabrique de chaussures fougeraises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JOLY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sous l'Occupation. Conservation, accessibilité et apport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRÉSI, pp.155-165, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4342,118 +4415,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du social au territorial, du territorial au social : l'Etat, l'industrie de la chaussure et les districts en France au XXème siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00411068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4600,51 +4673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6836" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.213.0019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.492.0026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.201.0189" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.114.0099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.019.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nootens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ricard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100797150" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35308" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35335" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.213.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.201.0189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.492.0026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.114.0099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.019.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nootens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ricard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05582595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100797150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>