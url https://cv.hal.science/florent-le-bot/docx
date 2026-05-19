--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -118,1520 +118,1520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Un encastrement social du commerce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Maitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (211), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.211.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail déplacé, le travail intensifié. Introduction à quelques problématiques présentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors-série 94-95, pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf dans l’histoire du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.271-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/artefact.6836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail des ingénieurs en entreprises. Formation, socialisation et activités des ingénieurs en perspective européenne de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain P Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.9-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.6208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Michela Barbot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Théâtre de la machine, empire des sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3 (211), pp.15-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.211.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2 (213), pp.19--23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.213.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme-machine, une esthétique de la modernité ou de son aversion [Introduction du dossier &amp;quot;L’œil-artiste et l’esprit des machines&amp;quot;]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.3036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu d'ouvrage] Fabrice Grenard, Une légende du maquis. Georges Guingouin du mythe à l'histoire, Vendémiaire, 2018, 608 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence De Cock, Sur l'enseignement de l'histoire, Libertalia, 2018, 336 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Prométhée déchaîné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+                <w:t xml:space="preserve">Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (213), pp.19--23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.213.0019⟩</w:t>
+              <w:t xml:space="preserve">, 2018, L'Homme machine II, 2 (207), pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.207.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des discours aux pratiques : femme, enfant, et homme-machine au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+                <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...161 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, L'Homme machine II, 2 (207), pp.9-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.207.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu d'ouvrage] Nicolas Patin, Brüger. Un bourreau ordinaire, Fayard, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 477</w:t>
+              <w:t xml:space="preserve">, 2017, 473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solitude des Juifs spoliés confrontés au problème de la récupération de leurs biens après l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche socialiste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (2), pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj.492.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...169 lines deleted...]
-                <w:t xml:space="preserve">Cédric Perrin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passé a de l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3-4 (201-202), pp.189-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.201.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le passé a de l’avenir</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépassement capitaliste du salariat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3-4 (201-202), pp.189-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.201.0189⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.195.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La solitude des Juifs spoliés confrontés au problème de la récupération de leurs biens après l’Occupation</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille peaux du capitalisme (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.29-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.195.0029⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3 (193-194), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.193.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille peaux du capitalisme (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.51-72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.195.0051⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1-2 (195-196), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.195.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01376330v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance du Centre des Jeunes patrons (1938-1944). Entre réaction et relève.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114 (2), pp.99-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1665,64 +1665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser l'industrie de la chaussure, mobiliser ses territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (19), pp.205-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,64 +1756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Estado y la industria del calzado en Francia en el siglo XX. La definición de una escala territorial para la coordinación entre los poderes públicos y las emprasas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigaciones de Historia Económica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes du technique au prisme de l'ENET-ENSET-ENS Cachan. Formation, recherche, sociologies et environnements, XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des anciens élèves et des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effroi au fond de la forêt. Sur Un Château en forêt, les Bienveillantes et autres docu fictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Banquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que rendre après l'irréparable ? Évaluations et restitutions des biens spoliés durant l'Occupation dans le cadre des procédures judiciaires de l'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 222, pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2045,51 +2045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Piller la France occupée ou la faire travailler ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et vie junior,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, « La Seconde Guerre mondiale », avril (Hors-série 72,)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2114,51 +2114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Que rendre après l'irréparable ? Évaluations et restitutions des biens spoliés durant l'Occupation dans le cadre des procédures judiciaires de l'après-guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, janvier-mars (n° spécial du intitulé « Enquêter sur la guerre », coordonné par Nathalie Moine (EHESS),), pp.11-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La chute de la banque Beaucé et Cie. La remise en cause de l'équilibre fragile du système industriel fougerais durant les années 1930 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 114 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2252,51 +2252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les filets des spoliateurs : les échoppes et les petites fabriques de cuir parisiennes sous l'Occupation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives juives de France,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39/2, 2e semestre (n° spécial), pp.42-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2321,51 +2321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Famille&amp;quot; du cuir contre Bata. Malthusianisme, protectionnisme, xénophobie et antisémitisme dans le monde de la chaussure en France, 1930-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52-4, pp.131-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2422,51 +2422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieurs, écoles et entreprises : le cas des Arts du feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’histoire des entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2491,51 +2491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Famille du cuir : Paris-Fougères-Vichy. Syndicalisme et corporatisme dans le monde de la chaussure 1930-1950 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syndicalismes à l'épreuve. Syndiqués et pratiques syndicales dans la France occupée, 1940-1944</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confisquer les profits illicites : épuration économique ou simple mesure fiscale ? L'exemple des gantiers de Saint-Junien, Millau et Grenoble »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épuration économique en France à la Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2629,51 +2629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent LE BOT Les ressorts du district fougerais de la chaussure XIXe-XXe siècle . .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan 2007, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2691,51 +2691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les ressorts du développement du district fougerais de la chaussure, XIX-XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LESCURE (Michel) (éd.) La mobilisation du territoire. Les districts industriels en Europe occidentale du XVIIe au XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.139-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Famille du cuir. Syndicats, comités d'organisation, et corporatisme dans le monde de la chaussure, 1930-1950» colloque « Le syndicalisme sous la botte » organisé par l'IDHE- Paris 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La Famille du cuir. Syndicats, comités d'organisation, et corporatisme dans le monde de la chaussure, 1930-1950»</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auteur : Florent LE BOT</w:t>
@@ -2845,51 +2845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Emotions manufacturières par temps de crise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international entreprises et crises économiques au XXe siècle, organisé par l'Université de Metz</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu de Communication : université de Metz</w:t>
@@ -2962,579 +2962,579 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en Europe occidentale, 1830-1939 : documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2020, Clefs-Concours Histoire contemporaine, 978-2-35030-666-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argent des familles : pratiques et régulations sociales en Occident aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nootens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bot, Florent and Nootens, Thierry and Rousseau, Yvan and Ricard, Nathalie. Centre interuniversitaire d’études québécoises, 2019, 978-2-921926-76-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. Presses universitaires du Septentrion, 2019, 978-2-7574-2466-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire économique de Vichy. L’Etat, les hommes, les entreprises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Grenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, pp.440, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02900003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille peaux du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Bot</w:t>
+                <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2020, Clefs-Concours Histoire contemporaine, 978-2-35030-666-7</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06309-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de l'industrialisation en Espagne et en France. Les PME et le développement des territoires (XVIIIe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Le Bot, Florent and Nootens, Thierry and Rousseau, Yvan and Ricard, Nathalie. Centre interuniversitaire d’études québécoises, 2019, 978-2-921926-76-8</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, pp.390, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...297 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00813938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA FABRIQUE REACTIONNAIRE Antisémitisme, spoliations et corporatisme dans le cuir (1930-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRESSES DE SCIENCES POLITIQUES, pp.400, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3584,51 +3584,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface dans Travailler, vivre, penser Bata. Images d’une aventure économique et sociale exceptionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Gatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler, vivre, penser Bata. Images d’une aventure économique et sociale exceptionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Paraiges, pp. 7-9, 2023, 9782375351789</w:t>
@@ -3657,51 +3657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mondialisation aux mondes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Bessy; Claude Didry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie est une science réflexive : chômage, convention et capacité dans l'oeuvre de Robert Salais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3743,51 +3743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordonniers et ouvriers de la chaussure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fontaine, Marion and Jarrige, François and Patin, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale : 1830-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.483--490, 2020, Clefs concours, 978-2-35030-665-0</w:t>
@@ -3810,298 +3810,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite musique de la régulation. Introduction générale</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Albe; Virginie and Commaille; Jacques and Le Bot; Florent. </w:t>
+                <w:t xml:space="preserve">Introduction [2e partie]. Entre état d’exception et État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-25, 2019, 978-2-7574-2466-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.181-185, 2019, 978-2-7574-2466-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [1re partie]. Économie, fiscalité et éducation comme instruments stratégiques d’un modèle classique de régulation des sociétés par l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.181-185, 2019, 978-2-7574-2466-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.27-31, 2019, 978-2-7574-2466-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [3e partie, 2e chapitre]. La délinquance économique et l’échelle des réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.27-31, 2019, 978-2-7574-2466-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-365, 2019, 978-2-7574-2466-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.35308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178109v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’argent des familles » en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nootens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,152 +4150,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [3e partie, 2e chapitre]. La délinquance économique et l’échelle des réponses</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Albe, Virginie and Commaille, Jacques and Le Bot, Florent. </w:t>
+                <w:t xml:space="preserve">La petite musique de la régulation. Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albe; Virginie and Commaille; Jacques and Le Bot; Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : l'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-365, 2019, 978-2-7574-2466-7. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-25, 2019, 978-2-7574-2466-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.35308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.35335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165918v1</w:t>
+                <w:t xml:space="preserve">hal-03178110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le catholicisme social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude DAUMAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.1013-1017, 2010</w:t>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot« Le passage par les archives d'une fabrique de chaussures fougeraises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JOLY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sous l'Occupation. Conservation, accessibilité et apport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRÉSI, pp.155-165, 2005</w:t>
@@ -4429,64 +4429,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du social au territorial, du territorial au social : l'Etat, l'industrie de la chaussure et les districts en France au XXème siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4673,51 +4673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.213.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.201.0189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.492.0026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.114.0099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.019.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nootens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ricard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05582595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100797150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35335" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6836" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.213.0019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.3036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.492.0026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.201.0189" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.193.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.195.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.114.0099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.019.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nootens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ricard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05582595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100797150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35308" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35335" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>