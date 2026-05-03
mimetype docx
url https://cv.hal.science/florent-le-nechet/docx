--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -883,252 +883,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville à l’échelle de l’Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mobilité des ménages périurbains au risque des crises économiques et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.113-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01971486v1</w:t>
+                <w:t xml:space="preserve">halshs-01527543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité des ménages périurbains au risque des crises économiques et environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ville à l’échelle de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.55-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.26.55-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01527543v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01971486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la forme urbaine à la structure métropolitaine : une typologie de la configuration interne des densités pour les principales métropoles européennes de l’Audit Urbain.</w:t>
               </w:r>
@@ -1368,272 +1368,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiscalaire de la mobilité domicile-travail en Île-de-France et dans la région Rhin-Ruhr</w:t>
+                <w:t xml:space="preserve">Forme urbaine et mobilité domicile-travail dans treize aires urbaines françaises : une analyse multi-échelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (158), pp.405-426. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.259 - 270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1014553ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13547-012-0045-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835235v1</w:t>
+                <w:t xml:space="preserve">halshs-05583149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation d'énergie et mobilité quotidienne selon la configuration des densités dans 34 villes européennes.</w:t>
+                <w:t xml:space="preserve">Approche multiscalaire de la mobilité domicile-travail en Île-de-France et dans la région Rhin-Ruhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, document 529, </w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (158), pp.405-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.23634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1014553ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00598872v1</w:t>
+                <w:t xml:space="preserve">hal-00835235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consommation d'énergie et mobilité quotidienne selon la configuration des densités dans 34 villes européennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, document 529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.23634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00598872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ACCESSIM: modélisation et simulation d'accessibilité et d'inégalités géographiques dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Référence en ligne : Mappemonde, 20, "Vu au festival Saint-Dié", (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1643,294 +1734,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du choix modal et possibilités de report modal pour les trajets interurbains portés par les villes moyennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités pendulaires interurbaines : analyse longitudinale à l'échelle des villes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220327v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités pendulaires interurbaines : analyse longitudinale à l'échelle des villes moyennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants du choix modal et possibilités de report modal pour les trajets interurbains portés par les villes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158550v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de typologie des villes moyennes et intermédiaires françaises selon les mobilités pendulaires interurbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1945,73 +2036,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luxembourg Institute of Economic Research, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscalarité, polycentricité : exploration des relations du quotidien à partir du nouveau zonage en aires d’attraction des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2040,401 +2131,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de données de geotracking dans l’analyse des mobilités quotidienne en Ile-de-France. Pistes de recherches à partir du projet FUI Geolytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Rencontres Francophones des Transports et de la Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of the French mega-city regions: which links between urban growth and urban form?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Nechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2019, European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of smartphone data and household travel survey in the Paris Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Tartu conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of links between transport infrastructure and functional polycentricity at Local Urban Systems scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECTQG, Sep 2019, Mondorf-Les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de regard sur le périurbain, quelles marges de manœuvre en matière de durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2463,73 +2554,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle des responsables de région de l’INSEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEE, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ métropolitain, aire urbaine, système urbain ? Trois lectures géographiques de l'évolution des formes d’organisation morphologiques et fonctionnelles en France entre 1982 et 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2545,73 +2636,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la session spéciale &amp;quot;Les mobilités interurbaines du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2640,73 +2731,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04457691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial spatial conditions in simulation models: the missing leg of sensitivity analyses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2761,73 +2852,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on GeoComputation: Celebrating 21 Years of GeoComputation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01841272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the forms of polycentricity within French mega-city regions: more dispersed and/or more scattered?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2843,708 +2934,708 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the emergence of metropolitan transport autorithy in a polycentric urban region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités domicile-travail internes aux systèmes urbains régionaux. . Caractéristiques et durabilité des systèmes urbains régionaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloqueum on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoires méditerranéens : agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01272236v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités domicile-travail internes aux systèmes urbains régionaux. . Caractéristiques et durabilité des systèmes urbains régionaux.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the emergence of metropolitan transport autorithy in a polycentric urban region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoires méditerranéens : agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Colloqueum on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385593v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effects of local interactions on the expansion of the Bantu during Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Hombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloqueum on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01275359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des ménages périurbain au risque des crises économiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cité Descartes, Marne-la-Vallée,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisuAgent – Un environnement d'exploration visuelle de données spatio- temporelles issues de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boukhechba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2014 - Session Démos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Buildings&amp;quot; and Urban Renewal: An Agent-Based Simulation, and Sustainability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Design and Decision Support Systems in Architecture in Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess commuting et le paradoxe de la ville des courtes distances : moins de kilomètres-VP mais plus de voitures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Korsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3560,591 +3651,591 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cité Descartes, Marne-la-Vallée, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Overview of Current French Environmental Policy in Transport Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th TSU Seminar TokyoTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un environnement d'exploration visuelle de données spatio-temporelles issues de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boukhechba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville et mobilité durable : une évaluation par la simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frankhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 'Modélisation, dynamique urbaine et étalement urbain'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average distance between inhabitants: a relevant indicator for characterising urban spatial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium on Quantitative and Theoretical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MAS framework for exploring human migration and colonization of new land: the HU.M.E model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium on Quantitative and Theoretical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'excess commuting à l'excess energy : potentiels de réduction des consommations d'énergie liées aux déplacements domicile-travail en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Korsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4160,410 +4251,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontres de ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact city: agent-based simulation and sustainability assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
+                <w:t xml:space="preserve">Excess commuting en Île-de-France : une analyse par un modèle de micro-simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Korsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Thierry</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Onzièmes Rencontres 2013 ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881290v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess commuting en Île-de-France : une analyse par un modèle de micro-simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emre Korsu</w:t>
+                <w:t xml:space="preserve">Compact city: agent-based simulation and sustainability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Poulhès</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onzièmes Rencontres 2013 ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
+              <w:t xml:space="preserve">18th European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959911v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions d'harmonisation et de couplage entre bases de données : explorations méthodologiques et thématiques de la base européenne des UMZ (Urban Morphological Zones)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de SIG-La-Lettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Transport-Induced Agglomeration Effects on Firm Productivity in Mega-City Regions: Evidence for Bassin Parisien, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4592,1579 +4683,1579 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Board (TRB) 91st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité durable au risque du franchissement d'échelle : enjeux d'articulation en Île-de-France et dans la région Rhin-Ruhr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROSPEG : modèle de Prévision de l'Occupation du Sol pour la Prospective Energétique et les émissions des GES à l'échelle de l'agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zerguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laterrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Heyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">11ème Séminaire francophone Est-Ouest en socio-économie des transports : Transport, énergie, localisation. Analyses, outils et perspectives d'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Karlsruhe, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852957v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPEG : modèle de Prévision de l'Occupation du Sol pour la Prospective Energétique et les émissions des GES à l'échelle de l'agglomération</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mobilité durable au risque du franchissement d'échelle : enjeux d'articulation en Île-de-France et dans la région Rhin-Ruhr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Séminaire francophone Est-Ouest en socio-économie des transports : Transport, énergie, localisation. Analyses, outils et perspectives d'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Karlsruhe, Allemagne</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852578v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban form and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laterrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence RIO+20 side events: the Sustainable Development Dialogue Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 3 M des relations entre formes urbaines et pratiques de déplacements : morphologie, mobilité et méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration multi-échelle d'une base de données harmonisée sur les villes d'Europe (Urban Morphological Zones)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban dynamics modelling with endogeneous transport infrastructures, in a polycentric region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.60-67</w:t>
+              <w:t xml:space="preserve">17th European Colloquium on Quantitative and Theoretical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353198v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement urbain et jeux d'échelles : construction à plusieurs niveaux d'un réseau de transport métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels : Échelles et modélisations multi-niveaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban dynamics modelling with endogeneous transport infrastructures, in a polycentric region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration multi-échelle d'une base de données harmonisée sur les villes d'Europe (Urban Morphological Zones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Colloquium on Quantitative and Theoretical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00674059v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration multi-échelle d'une base de données harmonisée sur les villes d'Europe (Urban Morphological Zones)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international GIS-CIST : Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pôles d'emplois d'une aire métropolitaine : apports d'une méthode générique. Application à l'aire urbaine parisienne et comparaison 1999-2006</w:t>
+                <w:t xml:space="preserve">DETERMINANTS SPATIAUX ET SOCIAUX DE LA MOBILITE DOMICILE-TRAVAIL DANS 13 AIRES URBAINES FRANÇAISES : UNE APPROCHE PAR LA FORME URBAINE, A DEUX ECHELLES GEOGRAPHIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Mathian</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixièmes Rencontres Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, SCHOELCHER, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852958v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINANTS SPATIAUX ET SOCIAUX DE LA MOBILITE DOMICILE-TRAVAIL DANS 13 AIRES URBAINES FRANÇAISES : UNE APPROCHE PAR LA FORME URBAINE, A DEUX ECHELLES GEOGRAPHIQUES</w:t>
+                <w:t xml:space="preserve">Accessibilité aux infrastructures de transport et &amp;quot;franchissement d'échelles&amp;quot;. Une approche multiscalaire de la mobilité quotidienne en Ile-de-France et dans la région Rhin-Ruhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, SCHOELCHER, Martinique</w:t>
+              <w:t xml:space="preserve">11ème colloque du groupe de travail " Mobilités Spatiales et Fluidité Sociale " (MSFS) de l'Association Internationale des Sociologues de Langue Française (AISLF) : Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696445v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux infrastructures de transport et &amp;quot;franchissement d'échelles&amp;quot;. Une approche multiscalaire de la mobilité quotidienne en Ile-de-France et dans la région Rhin-Ruhr</w:t>
+                <w:t xml:space="preserve">Identifier les pôles d'emplois d'une aire métropolitaine : apports d'une méthode générique. Application à l'aire urbaine parisienne et comparaison 1999-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du groupe de travail " Mobilités Spatiales et Fluidité Sociale " (MSFS) de l'Association Internationale des Sociologues de Langue Française (AISLF) : Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Dixièmes Rencontres Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626882v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et jeux d'échelle : de l'observation à l'analyse des flux dans la métropole parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème biennale de Géographie : Les échelles pour les géographes et les autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Avignon, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00647993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et gouvernance métropolitaine: exemples de Paris et de la région Rhin-Ruhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AccesSim: simulation of accessibility in urban settings and experiments in teaching applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAPS2 conference: Teaching of / with Agent-Based Models in the Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'accessibilité dans la ville et expérience pédagogique : le modèle AccesSim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00607754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier l'éloignement au modèle de Bussière : monocentrisme contre &amp;quot;Acentrisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besançon, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public transport and structure of European citiies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zukunft der Mobilität Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Frauenchiemsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6174,51 +6265,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas régional des mobilités interurbaines du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6260,435 +6351,497 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De villes en villes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La coévolution transport, mobilité, territoire. Echelles et modèles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. pp.91, 2024, Les collections de l'IFSTTAR, 978-2-37135-000-7</w:t>
+              <w:t xml:space="preserve">ISTE Group, 356 p., 2026, ISBN papier : 9781789482348 ISBN ebook : 9781789492347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943001v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05582813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux regard sur le périurbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Nessi</w:t>
+                <w:t xml:space="preserve">De villes en villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18, 2016, Géographie Économie et Société</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. pp.91, 2024, Les collections de l'IFSTTAR, 978-2-37135-000-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640758v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux regard sur le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18, 2016, Géographie Économie et Société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R et espace. Traitement de l’information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commenges Hadrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Framabook, 2014, 979-10-92674-06-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interstices des systèmes de villes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6708,81 +6861,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Le Néchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coévolution transport, mobilité, territoire. Échelles et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste Editions, pp.135-157, 2026, Géographie et démographie, 978-1-78948-234-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05489701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de définition de systèmes de villes multiscalaires en France</w:t>
+                <w:t xml:space="preserve">A Method to Define Multiscalar Systems of Cities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
@@ -6791,1767 +6944,1866 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des lois d’échelle et des villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste Editions, pp.293-328, 2025, Géographie et démographie, 9781789482287</w:t>
+              <w:t xml:space="preserve">Scaling Laws and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste Editions, pp.275-310, 2026, Geography and Demography, 978-1-78945-228-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322433v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écueils catégoriels pour l’analyse de la mobilité urbaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essai de définition de systèmes de villes multiscalaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gaële Lesteven. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes de mobilité urbaine dans le monde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des lois d’échelle et des villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste Editions, pp.293-328, 2025, Géographie et démographie, 9781789482287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05463639v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical Pitfalls for Analyzing Urban Mobility. Urban Mobility Systems in the World</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Écueils catégoriels pour l’analyse de la mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaele Lesteven. </w:t>
+              <w:t xml:space="preserve">Gaële Lesteven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Mobility Systems in the World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes de mobilité urbaine dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.219-256, 2024, Géographie et démographie. Géographie des réseaux d’infrastructure et des mobilités, 978-1789481549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9154.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462060v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05463639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Inequalities in the Analysis of Urban Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaele Lesteven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Mobility Systems in the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition 12: From urban sprawl to polycentric metropolitan regions: forms of functioning and forms of governance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorical Pitfalls for Analyzing Urban Mobility. Urban Mobility Systems in the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaele Lesteven. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World: From Prehistory to the Metropolis Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urban Mobility Systems in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.203-241, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552121v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition 12: From urban sprawl to polycentric metropolitan regions: forms of functioning and forms of governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
+              <w:t xml:space="preserve">Settling the World: From Prehistory to the Metropolis Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.19972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480382v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition 2: Modelling the peopling of an already inhabited territory: The case of expanding Bantu populations and Central African forest foragers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coupé</w:t>
+                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Hombert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lena Sanders. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World From prehistory to the metropolis era</w:t>
+              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04494507v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating transition: an introduction to spatio-temporel models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+                <w:t xml:space="preserve">Transition 2: Modelling the peopling of an already inhabited territory: The case of expanding Bantu populations and Central African forest foragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Hombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Léna Sanders. </w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis Era</w:t>
+              <w:t xml:space="preserve">Settling the World From prehistory to the metropolis era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Perspectives Villes et Territoires, 978-2-8690-6855-1</w:t>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.386, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03411648v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04494507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition 1 : Modelling the migrations and peopling of new geographic areas by Homo Sapiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Hombert</w:t>
+                <w:t xml:space="preserve">Simulating transition: an introduction to spatio-temporel models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Lena Sanders. </w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriachi Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World: From Prehistory to the Metropolis Era</w:t>
+              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.386, 2021, 9782869068551</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Perspectives Villes et Territoires, 978-2-8690-6855-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04494523v1</w:t>
+                <w:t xml:space="preserve">halshs-03411648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can a Multi Agent System tell us about the Bantu expansion 3000 years ago?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition 1 : Modelling the migrations and peopling of new geographic areas by Homo Sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Hombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saqalli M., Vander Linden M. </w:t>
+              <w:t xml:space="preserve">Lena Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Qualitative and Social Science Factors in Archaeological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Settling the World: From Prehistory to the Metropolis Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.386, 2021, 9782869068551</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025497v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04494523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mobile phone data to observe and understand mobility behavior, territories, and transport usage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can a Multi Agent System tell us about the Bantu expansion 3000 years ago?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Anne Aguilera; Virginie Boutueil. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saqalli M., Vander Linden M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Mobility and the Smartphone: Transportation, Travel Behavior and Public Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrating Qualitative and Social Science Factors in Archaeological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.109-135, 2019, 978-3-030-12723-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462267v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition 12 : De l’étalement urbain aux régions métropolitaines polycentriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using mobile phone data to observe and understand mobility behavior, territories, and transport usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Aguilera; Virginie Boutueil. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.361-383, 2017</w:t>
+              <w:t xml:space="preserve">Urban Mobility and the Smartphone: Transportation, Travel Behavior and Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2018, 978-0128126479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566364v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition 12 : De l’étalement urbain aux régions métropolitaines polycentriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.361-383, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05273095v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les migrations et la colonisation de nouveaux territoires par les homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Hombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Presses universitaires François Rabelais, pp.113-142, 2017, 978-2-86906-494-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler des transitions : une introduction aux modèles spatio-temporels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Sanders L. </w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peupler la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202128v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’expansion des populations Bantu dans un espace déjà habité par les populations de chasseurs –collecteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Hombert</w:t>
+                <w:t xml:space="preserve">Simuler des transitions : une introduction aux modèles spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriachi Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.89-110, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de l’expansion des populations Bantu dans un espace déjà habité par les populations de chasseurs –collecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Hombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.143-172, 2017, 978-2-86906-494-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8561,147 +8813,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01748061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8711,192 +8963,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRT Spidernet around rail hub for local empowerment of urban passenger transit: from conceptual design to simulation-based assessment methodology, with application to St Denis station of Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At which scale study links between polycentricity and transit patronage? Insights from Paris metropolitan area and Rhine-Ruhr mega-city region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8906,383 +9158,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrer les déplacements carbonés liés au travail : une politique publique à imaginer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Korsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lab'Urba; Forum Vies mobiles. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du peuplement, des formes urbaines et des mobilités dans les territoires de la périurbanisation. Quels enseignements au regard des enjeux du développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Coralli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pôles d'emploi dans l'aire urbaine de Paris en 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9292,100 +9544,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiscalaire des liens entre mobilité quotidienne, morphologie et soutenabilité des métropoles européennes : cas de Paris et de la région Rhin-Ruhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010PEST1111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00576521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9395,118 +9647,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole logistique. Le transport de marchandises et le territoire des grandes villes, Laetitia Dablanc et Antoine Frémont (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note de lecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9653,51 +9905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103115" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.10.030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24966" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Melo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Graham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2307-03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014553ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23634" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Nechet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682586v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bretagnolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pavard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zerguini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heyder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;rois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463639v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch10" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19795?lang=fr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriachi Marie-Jeanne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19752" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19775?lang=fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10467" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373127v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01118382v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00576521v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103115" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.10.030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24966" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Melo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Graham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2307-03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0045-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014553ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23634" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Nechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hombert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bretagnolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pavard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zerguini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heyder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;rois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463639v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462048v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552121v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19972" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19795?lang=fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriachi Marie-Jeanne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19775?lang=fr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10467" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01118382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00576521v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1111" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>