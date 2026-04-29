--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -232,836 +232,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Activation Down to the Spinal Cord during Action Language? A Transcranial Magnetic Stimulation and Peripheral Nerve Stimulation Study</w:t>
+                <w:t xml:space="preserve">Negated actions are simulated within the primary motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dupont</w:t>
+                <w:t xml:space="preserve">W. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Amiez</w:t>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+                <w:t xml:space="preserve">L. Lurquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.a.83⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 565, pp.468-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264255v1</w:t>
+                <w:t xml:space="preserve">hal-04952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+                <w:t xml:space="preserve">Boris Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Genand</w:t>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968954v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negated actions are simulated within the primary motor cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Dupont</w:t>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lurquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 565, pp.468-478. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952248v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of the motor system in action imagination and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952240v1</w:t>
+                <w:t xml:space="preserve">hal-05038732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the motor system in action imagination and comprehension</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superficial layers in M1 and beyond: Neural evidence of cortical and spinal activation during imagined movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106392⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.healthmovsci.100200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038732v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107400v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial layers in M1 and beyond: Neural evidence of cortical and spinal activation during imagined movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">Neural Activation Down to the Spinal Cord during Action Language? A Transcranial Magnetic Stimulation and Peripheral Nerve Stimulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Neige</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e112. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.healthmovsci.100200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn.a.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107400v3</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit and implicit motor simulations are impaired in individuals with aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1108,90 +1108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Simulations and Action Language Are Impaired in Individuals with Aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (2), pp.261-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,1684 +1353,1684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery training to improve language processing: What are the arguments?</w:t>
+                <w:t xml:space="preserve">Optimizing the Benefits of Mental Practice on Motor Acquisition and Consolidation with Moderate-Intensity Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Bayram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.982849⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968300v1</w:t>
+                <w:t xml:space="preserve">hal-04185353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Imagery Training Is Beneficial for Motor Memory of Upper and Lower Limb Tasks in Very Old Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (4), pp.3541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph20043541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Benefits of Mental Practice on Motor Acquisition and Consolidation with Moderate-Intensity Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+                <w:t xml:space="preserve">Imagining and reading actions: Towards similar motor representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.296⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.e13426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185353v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagining and reading actions: Towards similar motor representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+                <w:t xml:space="preserve">Motor imagery training to improve language processing: What are the arguments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Bayram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.e13426. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.982849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088013v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery and action observation following immobilization-induced hypoactivity: A narrative review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+                <w:t xml:space="preserve">Does the Motor Cortex Want the Full Story? The Influence of Sentence Context on Corticospinal Excitability in Action Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (4), pp.101541. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 506, pp.58-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185314v1</w:t>
+                <w:t xml:space="preserve">hal-04185286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery helps updating internal models during microgravity exposure</w:t>
+                <w:t xml:space="preserve">Pain, No Gain: Acute Pain Interrupts Motor Imagery Processes and Affects Mental Training-Induced Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rannaud Monany</w:t>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barbiero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Babič</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Blohm</w:t>
+                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00214.2021⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.640-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhab246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185300v1</w:t>
+                <w:t xml:space="preserve">hal-04185291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-day effects on skill acquisition and consolidation after physical and mental practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinesthetic motor-imagery training improves performance on lexical-semantic access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Bayram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Truong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Bove</w:t>
+                <w:t xml:space="preserve">Samuel El Bouzaïdi Tiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09749-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.e0270352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088306v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental practice modulates functional connectivity between the cerebellum and the primary motor cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+                <w:t xml:space="preserve">The recruitment of indirect waves within primary motor cortex during motor imagery: A directional transcranial magnetic stimulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ciechelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104397⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (12), pp.6187-6200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088009v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain, No Gain: Acute Pain Interrupts Motor Imagery Processes and Affects Mental Training-Induced Plasticity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Smoothness Discriminates Physical from Motor Imagery Practice of Arm Reaching Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gaveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhab246⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 483, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185291v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesthetic motor-imagery training improves performance on lexical-semantic access</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motor imagery and action observation following immobilization-induced hypoactivity: A narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Bayram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel El Bouzaïdi Tiali</w:t>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270352⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (4), pp.101541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729368v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Motor Cortex Want the Full Story? The Influence of Sentence Context on Corticospinal Excitability in Action Language Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Papaxanthis</w:t>
+                <w:t xml:space="preserve">Motor imagery helps updating internal models during microgravity exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Babič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.10.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (2), pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00214.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185286v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recruitment of indirect waves within primary motor cortex during motor imagery: A directional transcranial magnetic stimulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
+                <w:t xml:space="preserve">Time-of-day effects on skill acquisition and consolidation after physical and mental practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Ciechelski</w:t>
+                <w:t xml:space="preserve">Marco Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (12), pp.6187-6200. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09749-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011465v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothness Discriminates Physical from Motor Imagery Practice of Arm Reaching Movements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Mental practice modulates functional connectivity between the cerebellum and the primary motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 483, pp.24-31. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.104397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088313v1</w:t>
+                <w:t xml:space="preserve">hal-04088009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring cortico-cortical interactions during action preparation by means of dual-coil transcranial magnetic stimulation: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3081,90 +3081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition and consolidation processes following motor imagery practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,103 +3319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Modulation of Intracortical Inhibition During Motor Imagery: An Adaptive Threshold-Hunting Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Stinear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winston Byblow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 434, pp.102-110. </w:t>
@@ -3453,77 +3453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Voluntary Contraction Level, Test Stimulus Intensity and Normalization Procedures on the Evaluation of Short-Interval Intracortical Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3570,77 +3570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acute session of motor imagery training induces use-dependent plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3713,64 +3713,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 597 (3), pp.921-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3817,51 +3817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neural Specificity of Movement Preparation During Actual and Imagined Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Greenhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,90 +3938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of motor imagery training to retain the performance improvement following physical practice in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4228,51 +4228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4423,64 +4423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of imagery capacity in motor performance improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,90 +4540,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanisms of strength increase after one-week motor imagery training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4657,64 +4657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural plasticity during motor learning with motor imagery practice: Review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4799,64 +4799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115 (3), pp.1279-1288 </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5137,51 +5137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor imagery and cortico-spinal excitability: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,407 +5222,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception, Observation et Action</w:t>
+                <w:t xml:space="preserve">Influence of Delay Period Duration on Inhibitory Processes for Response Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Labruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Collet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Benjamin Vanderschelden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89, pp.43-52. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2015002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363117v1</w:t>
+                <w:t xml:space="preserve">hal-01301922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Delay Period Duration on Inhibitory Processes for Response Preparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 297, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.03.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv069⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301922v1</w:t>
+                <w:t xml:space="preserve">hal-01295814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception, Observation et Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.03.066⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2015002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295814v1</w:t>
+                <w:t xml:space="preserve">hal-02363117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a Mental Training Session Induce Neuromuscular Fatigue?</w:t>
               </w:r>
@@ -5634,51 +5634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular responses during motor imagery as a function of muscle contraction types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,51 +6028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellet-Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Laulan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.a.83" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden-Lombardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.12.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038732v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106392" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05107400v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.healthmovsci.100200" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Demina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-024-01928-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03968300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bayram" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.982849" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13426" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101541" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rannaud Monany" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Babi&#269;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blohm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00214.2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09749-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104397" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab246" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel El Bouza&#239;di Tiali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270352" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaxanthis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.10.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ciechelski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15843" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.12.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03935742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.07.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81994-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aija Marie Ladda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lotze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105705" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02566753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Stinear" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Byblow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.03.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10070433" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56628-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02138066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276694" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Greenhouse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Labruna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ivry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx350" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02137975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05514-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tischler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00711.2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Traverse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8265427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Horn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Domin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23956" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01584020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5039-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1415377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01499528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.11.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4JT5KPZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00952.2015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01337256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bodranghien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Manto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0156-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2015.1024756" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01301922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vanderschelden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellet-Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Laulan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden-Lombardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.12.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038732v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05107400v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.healthmovsci.100200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.a.83" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Demina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-024-01928-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03968300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bayram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.982849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaxanthis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.10.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab246" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel El Bouza&#239;di Tiali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ciechelski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15843" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rannaud Monany" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbiero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Babi&#269;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blohm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00214.2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bove" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09749-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104397" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03935742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.07.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81994-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aija Marie Ladda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lotze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105705" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02566753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Stinear" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Byblow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.03.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10070433" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56628-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02138066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276694" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Greenhouse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Labruna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ivry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx350" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02137975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05514-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tischler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00711.2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Traverse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8265427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Horn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Domin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23956" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01584020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5039-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1415377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01499528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.11.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4JT5KPZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00952.2015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01337256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bodranghien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Manto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0156-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2015.1024756" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01301922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vanderschelden" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv069" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>