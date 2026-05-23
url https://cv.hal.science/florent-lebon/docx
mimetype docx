--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -232,836 +232,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negated actions are simulated within the primary motor cortex</w:t>
+                <w:t xml:space="preserve">Neural Activation Down to the Spinal Cord during Action Language? A Transcranial Magnetic Stimulation and Peripheral Nerve Stimulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Dupont</w:t>
+                <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+                <w:t xml:space="preserve">Nicolas Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lurquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.a.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952248v1</w:t>
+                <w:t xml:space="preserve">hal-05264255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negated actions are simulated within the primary motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lurquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 565, pp.468-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2024.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968954v5</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Dupont</w:t>
+                <w:t xml:space="preserve">Brain on Pause: How Sitting Impacts Inhibitory Control Across Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+                <w:t xml:space="preserve">Boris Genand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pfister</w:t>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.neuro.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952240v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968954v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the motor system in action imagination and comprehension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038732v2</w:t>
+                <w:t xml:space="preserve">hal-04952240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial layers in M1 and beyond: Neural evidence of cortical and spinal activation during imagined movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the motor system in action imagination and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.healthmovsci.100200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05107400v3</w:t>
+                <w:t xml:space="preserve">hal-05038732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Activation Down to the Spinal Cord during Action Language? A Transcranial Magnetic Stimulation and Peripheral Nerve Stimulation Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+                <w:t xml:space="preserve">Superficial layers in M1 and beyond: Neural evidence of cortical and spinal activation during imagined movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn.a.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.healthmovsci.100200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264255v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107400v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit and implicit motor simulations are impaired in individuals with aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1108,90 +1108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Simulations and Action Language Are Impaired in Individuals with Aphantasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (2), pp.261-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,1684 +1353,1684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Benefits of Mental Practice on Motor Acquisition and Consolidation with Moderate-Intensity Exercise</w:t>
+                <w:t xml:space="preserve">Motor imagery training to improve language processing: What are the arguments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+                <w:t xml:space="preserve">Mariam Bayram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.296⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.982849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185353v1</w:t>
+                <w:t xml:space="preserve">hal-03968300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Imagery Training Is Beneficial for Motor Memory of Upper and Lower Limb Tasks in Very Old Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (4), pp.3541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph20043541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagining and reading actions: Towards similar motor representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimizing the Benefits of Mental Practice on Motor Acquisition and Consolidation with Moderate-Intensity Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13426⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088013v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery training to improve language processing: What are the arguments?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Bayram</w:t>
+                <w:t xml:space="preserve">Imagining and reading actions: Towards similar motor representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.e13426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.982849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968300v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Motor Cortex Want the Full Story? The Influence of Sentence Context on Corticospinal Excitability in Action Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Dupont</w:t>
+                <w:t xml:space="preserve">Motor imagery and action observation following immobilization-induced hypoactivity: A narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Papaxanthis</w:t>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 506, pp.58-67. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (4), pp.101541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185286v1</w:t>
+                <w:t xml:space="preserve">hal-04185314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain, No Gain: Acute Pain Interrupts Motor Imagery Processes and Affects Mental Training-Induced Plasticity</w:t>
+                <w:t xml:space="preserve">Motor imagery helps updating internal models during microgravity exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
+                <w:t xml:space="preserve">D. Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+                <w:t xml:space="preserve">J. Babič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhab246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (2), pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00214.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185291v1</w:t>
+                <w:t xml:space="preserve">hal-04185300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesthetic motor-imagery training improves performance on lexical-semantic access</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-of-day effects on skill acquisition and consolidation after physical and mental practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel El Bouzaïdi Tiali</w:t>
+                <w:t xml:space="preserve">Charlène Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270352⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09749-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729368v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recruitment of indirect waves within primary motor cortex during motor imagery: A directional transcranial magnetic stimulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Ciechelski</w:t>
+                <w:t xml:space="preserve">Mental practice modulates functional connectivity between the cerebellum and the primary motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.104397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04011465v1</w:t>
+                <w:t xml:space="preserve">hal-04088009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothness Discriminates Physical from Motor Imagery Practice of Arm Reaching Movements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the Motor Cortex Want the Full Story? The Influence of Sentence Context on Corticospinal Excitability in Action Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 483, pp.24-31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 506, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.12.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04088313v1</w:t>
+                <w:t xml:space="preserve">hal-04185286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery and action observation following immobilization-induced hypoactivity: A narrative review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pain, No Gain: Acute Pain Interrupts Motor Imagery Processes and Affects Mental Training-Induced Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.640-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhab246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04185314v1</w:t>
+                <w:t xml:space="preserve">hal-04185291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery helps updating internal models during microgravity exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Barbiero</w:t>
+                <w:t xml:space="preserve">Kinesthetic motor-imagery training improves performance on lexical-semantic access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Bayram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel El Bouzaïdi Tiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Blohm</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00214.2021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.e0270352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185300v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-day effects on skill acquisition and consolidation after physical and mental practices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatma Bouguila</w:t>
+                <w:t xml:space="preserve">The recruitment of indirect waves within primary motor cortex during motor imagery: A directional transcranial magnetic stimulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bove</w:t>
+                <w:t xml:space="preserve">Valentin Ciechelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.5933. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (12), pp.6187-6200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09749-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088306v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental practice modulates functional connectivity between the cerebellum and the primary motor cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Smoothness Discriminates Physical from Motor Imagery Practice of Arm Reaching Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (6), pp.104397. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 483, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088009v1</w:t>
+                <w:t xml:space="preserve">hal-04088313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring cortico-cortical interactions during action preparation by means of dual-coil transcranial magnetic stimulation: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3081,90 +3081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition and consolidation processes following motor imagery practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,103 +3319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Modulation of Intracortical Inhibition During Motor Imagery: An Adaptive Threshold-Hunting Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Stinear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winston Byblow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 434, pp.102-110. </w:t>
@@ -3453,77 +3453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Voluntary Contraction Level, Test Stimulus Intensity and Normalization Procedures on the Evaluation of Short-Interval Intracortical Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3570,77 +3570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acute session of motor imagery training induces use-dependent plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3681,477 +3681,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinal plasticity with motor imagery practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
+                <w:t xml:space="preserve">The use of motor imagery training to retain the performance improvement following physical practice in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourrelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP276694⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237 (6), pp.1375-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-019-05514-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138066v1</w:t>
+                <w:t xml:space="preserve">hal-02137975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neural Specificity of Movement Preparation During Actual and Imagined Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Greenhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Labruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.689-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhx350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of motor imagery training to retain the performance improvement following physical practice in the elderly</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spinal plasticity with motor imagery practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237 (6), pp.1375-1382. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 597 (3), pp.921-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-019-05514-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP276694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137975v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning face, hand, and leg movements: anatomical constraints on preparatory inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Labruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Tischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Greenhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4423,64 +4423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of imagery capacity in motor performance improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,90 +4540,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanisms of strength increase after one-week motor imagery training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4657,64 +4657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural plasticity during motor learning with motor imagery practice: Review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4767,274 +4767,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of corticospinal network modulation induced by motor imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
+                <w:t xml:space="preserve">A prolonged motor imagery session alter imagined and actual movement durations: Potential implications for neurorehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Martin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00952.2015⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 297, pp.67--75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302445v1</w:t>
+                <w:t xml:space="preserve">hal-01330400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prolonged motor imagery session alter imagined and actual movement durations: Potential implications for neurorehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
+                <w:t xml:space="preserve">New evidence of corticospinal network modulation induced by motor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 297, pp.67--75. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (3), pp.1279-1288 </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00952.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330400v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing transcranial direct current stimulation via motor imagery and kinesthetic illusion: crossing internal and external tools</w:t>
               </w:r>
@@ -5137,51 +5137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor imagery and cortico-spinal excitability: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,476 +5222,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Delay Period Duration on Inhibitory Processes for Response Preparation</w:t>
+                <w:t xml:space="preserve">Perception, Observation et Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovica Labruna</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vanderschelden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2015002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301922v1</w:t>
+                <w:t xml:space="preserve">hal-02363117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Delay Period Duration on Inhibitory Processes for Response Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Labruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vanderschelden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.03.066⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295814v1</w:t>
+                <w:t xml:space="preserve">hal-01301922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception, Observation et Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mental fatigue on speed–accuracy trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 297, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.03.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2015002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363117v1</w:t>
+                <w:t xml:space="preserve">hal-01295814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a Mental Training Session Induce Neuromuscular Fatigue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.1981--1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5725,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular responses during motor imagery as a function of muscle contraction types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,51 +6028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellet-Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Laulan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden-Lombardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.12.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038732v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05107400v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.healthmovsci.100200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.a.83" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Demina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-024-01928-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03968300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bayram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.982849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaxanthis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.10.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab246" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel El Bouza&#239;di Tiali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ciechelski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15843" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rannaud Monany" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbiero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Babi&#269;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blohm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00214.2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bove" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09749-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104397" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03935742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.07.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81994-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aija Marie Ladda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lotze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105705" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02566753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Stinear" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Byblow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.03.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10070433" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56628-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02138066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276694" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Greenhouse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Labruna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ivry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx350" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02137975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05514-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tischler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00711.2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Traverse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8265427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Horn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Domin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23956" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01584020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5039-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1415377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01499528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.11.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4JT5KPZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00952.2015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01337256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bodranghien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Manto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0156-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2015.1024756" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01301922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vanderschelden" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv069" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellet-Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Laulan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.a.83" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lurquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madden-Lombardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2024.12.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04968954v5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Genand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.neuro.100225" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038732v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106392" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05107400v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.healthmovsci.100200" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Demina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-024-01928-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03968300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bayram" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.982849" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13426" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101541" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rannaud Monany" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Babi&#269;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blohm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00214.2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09749-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104397" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaxanthis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.10.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab246" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel El Bouza&#239;di Tiali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ciechelski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15843" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.12.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03935742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.07.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81994-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aija Marie Ladda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lotze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105705" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02566753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Stinear" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Byblow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.03.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10070433" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56628-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02137975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05514-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Greenhouse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Labruna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ivry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02138066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276694" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tischler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00711.2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Traverse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8265427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Horn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Domin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23956" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01584020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5039-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1415377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01499528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.11.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4JT5KPZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stapley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00952.2015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01337256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bodranghien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Manto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-016-0156-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2015.1024756" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01301922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vanderschelden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01295814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.03.066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDRXM1SW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000327" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>