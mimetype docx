--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -66,2827 +66,2827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm-scale mapping of compost and digestate spreadings from Sentinel-2 and Sentinel-1</w:t>
+                <w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Dodin</w:t>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Savoie</w:t>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 139, pp.104555. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061959v1</w:t>
+                <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of plant biomass processing pathways for long-term soil carbon storage</w:t>
+                <w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja G Keel</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Budai</w:t>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Elsgaard</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brieuc Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.70074⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975843v1</w:t>
+                <w:t xml:space="preserve">hal-05326221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dataset on physico-chemical characteristics of Exogenous Organic Matters (EOMs) gathered from various European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Hélène van der Smissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rees</w:t>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Tampio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05326221v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on physico-chemical characteristics of Exogenous Organic Matters (EOMs) gathered from various European countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farm-scale mapping of compost and digestate spreadings from Sentinel-2 and Sentinel-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Caradec</w:t>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Tampio</w:t>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Laakso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111585⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.104555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05070298v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of plant biomass processing pathways for long-term soil carbon storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Sonja G Keel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carton</w:t>
+                <w:t xml:space="preserve">Alice Budai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Lars Elsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Brieuc Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228, pp.104387. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (2), pp.e70074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076549v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover changes following biogas development across different farm types: A nationwide study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.70073⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.104387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240634v1</w:t>
+                <w:t xml:space="preserve">hal-05076549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes, interactions and drivers of soil chemical, physical and biological properties after repeated application of organic waste products in two contrasted long-term field experiments in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Land cover changes following biogas development across different farm types: A nationwide study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (10), pp.e70073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.70073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae16bb⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05332759v1</w:t>
+                <w:t xml:space="preserve">hal-05240634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive dataset on the physicochemical characteristics of agrowastes digestates from anaerobic digestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes, interactions and drivers of soil chemical, physical and biological properties after repeated application of organic waste products in two contrasted long-term field experiments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Moreira</w:t>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Desneulin</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111550⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.114090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae16bb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05069470v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of mineral N fertilizers with organic wastes in two long‐term field experiments: Dynamics and drivers of crop yields</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprehensive dataset on the physicochemical characteristics of agrowastes digestates from anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Desneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.13079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04626946v1</w:t>
+                <w:t xml:space="preserve">hal-05069470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Substitution of mineral N fertilizers with organic wastes in two long‐term field experiments: Dynamics and drivers of crop yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.e13079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.13079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03876320v1</w:t>
+                <w:t xml:space="preserve">hal-04626946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enola Gilles</w:t>
+                <w:t xml:space="preserve">Christophe Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Morgane Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Esculier</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10705-023-10304-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847046v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Martin</w:t>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-023-10304-x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.224-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183952v1</w:t>
+                <w:t xml:space="preserve">hal-03876320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the short‐ and long‐term effects of recycling organic wastes in cropping systems with the PROLEG tool</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan M.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enola Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842476v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 satellite images for monitoring cattle slurry and digestate spreading on emerging wheat crop: a field spectroscopy experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Predicting the short‐ and long‐term effects of recycling organic wastes in cropping systems with the PROLEG tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocarto International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10106049.2023.2245371⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.535-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189398v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover changes with the development of anaerobic digestion for biogas production in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sentinel-2 satellite images for monitoring cattle slurry and digestate spreading on emerging wheat crop: a field spectroscopy experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.13042⟩</w:t>
+              <w:t xml:space="preserve">Geocarto International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10106049.2023.2245371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996734v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human urine-based fertilizers: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Land cover changes with the development of anaerobic digestion for biogas production in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2020.1838214⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.630-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.13042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03160361v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts agronomiques du pâturage de couverts végétaux et de céréales d’hiver par des ovins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human urine-based fertilizers: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2020.1838214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03876343v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An 18-year field experiment to assess how various types of organic waste used at European regulatory rates sustain crop yields and C, N, P, and K dynamics in a French calcareous soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.105415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2022.105415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329588v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 18-year field experiment to assess how various types of organic waste used at European regulatory rates sustain crop yields and C, N, P, and K dynamics in a French calcareous soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Montenach</w:t>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Morel</w:t>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2022.105415⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662079v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic waste products and legume crops for innovative cropping systems less dependent on synthetic fertilizers and providing ecosystem services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dion</w:t>
+                <w:t xml:space="preserve">Impacts agronomiques du pâturage de couverts végétaux et de céréales d’hiver par des ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Girardin</w:t>
+                <w:t xml:space="preserve">Emeric Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lardos</w:t>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251, pp.27-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682481v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a case-study in the Parisian region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,5113 +2953,5247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Nitrogen Availability but Limited Potential Carbon Storage in Anaerobic Digestates from Cover Crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organic waste products and legume crops for innovative cropping systems less dependent on synthetic fertilizers and providing ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-022-00853-5⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.191-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653740v1</w:t>
+                <w:t xml:space="preserve">hal-03682481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances agronomiques et environnementales de la méthanisation agricole sans élevage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High Nitrogen Availability but Limited Potential Carbon Storage in Anaerobic Digestates from Cover Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hugonnet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-022-00853-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714590v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performances agronomiques et environnementales de la méthanisation agricole sans élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hugonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831668v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kawsar Haider</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160367v1</w:t>
+                <w:t xml:space="preserve">hal-03831668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N dynamics with repeated organic amendments can be simulated with the STICS model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawsar Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-020-10106-5⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160354v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and potential recycling of exogenous organic matter as fertilizers and amendments in a French peri-urban territory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">C and N dynamics with repeated organic amendments can be simulated with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.105523⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (1), pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-020-10106-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161752v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical Characteristics and Nitrogen Use Efficiency of Nine Human Urine-Based Fertilizers in Greenhouse Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Current and potential recycling of exogenous organic matter as fertilizers and amendments in a French peri-urban territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-021-00571-4⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.105523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.105523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494855v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physico-chemical Characteristics and Nitrogen Use Efficiency of Nine Human Urine-Based Fertilizers in Greenhouse Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Hadjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Kris Dox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tordera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13091616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.2847-2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-021-00571-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205194v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoupler grandes cultures et élevages ovins par le pâturage, en vue de systèmes économes en Île-de-France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Claquin</w:t>
+                <w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rougier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Sagot</w:t>
+                <w:t xml:space="preserve">Hunter Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/fjkk-6d10⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13091616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234782v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simple AMG model accurately simulates organic carbon storage in soils after repeated application of exogenous organic matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bent Christensen</w:t>
+                <w:t xml:space="preserve">Recoupler grandes cultures et élevages ovins par le pâturage, en vue de systèmes économes en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Duparque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Marion Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-020-10065-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/fjkk-6d10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895345v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecter villes et campagnes : vers des symbioses agricoles et agri-urbaines?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petit</w:t>
+                <w:t xml:space="preserve">The simple AMG model accurately simulates organic carbon storage in soils after repeated application of exogenous organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21809⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (2), pp.215-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-020-10065-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618163v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer: A new tool to ease the analysis of agricultural landscape dynamics with the Land Parcel Identification System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconnecter villes et campagnes : vers des symbioses agricoles et agri-urbaines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 127, pp.541-552. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01358175v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ditch networks optimised for mitigating rill erosion in cultivated Mediterranean landscapes? A numerical experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of Pleiades and LiDAR Digital Elevation Models for Terraces Detection in Farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.08.033⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.1567-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2016.2516900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381108v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Pleiades and LiDAR Digital Elevation Models for Terraces Detection in Farmlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Sofia</w:t>
+                <w:t xml:space="preserve">Are ditch networks optimised for mitigating rill erosion in cultivated Mediterranean landscapes? A numerical experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jstars.2016.2516900⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.441 - 448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344541v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of man-made drainage density of agricultural landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">RPG Explorer: A new tool to ease the analysis of agricultural landscape dynamics with the Land Parcel Identification System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Biarnès</w:t>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.256-276. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.541-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1747423X.2014.884644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496749v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying impacts of different management regimes on vegetation cover in agricultural ditches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatial modeling of man-made drainage density of agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.256-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2014.884644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2014.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522815v1</w:t>
+                <w:t xml:space="preserve">hal-01496749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the effects of spatial configurations of agricultural ditch drainage networks on surface runoff from agricultural catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Time-varying impacts of different management regimes on vegetation cover in agricultural ditches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.8422⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794108v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial stochastic algorithm to reconstruct artificial drainage networks from incomplete network delineations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating the effects of spatial configurations of agricultural ditch drainage networks on surface runoff from agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JAG.2011.06.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (22), p. 3393 - p. 3404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.8422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622413v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and dynamics of land-cover changes since the 1960s over three experimental areas in Mali</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A spatial stochastic algorithm to reconstruct artificial drainage networks from incomplete network delineations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tribotté</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), p. 853 - p. 862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JAG.2011.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns and dynamics of land-cover changes since the 1960s over three experimental areas in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tribotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (1), pp.S11-S17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jag.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Fertilizers Application: Impacts on VOCs and Air Quality Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. pp.EGU25-16319, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 25 years of repeated application of urban composts on soil quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMIRAN 2025 "Managing organic resources in agriculture: opportunities and challenges", 19th International RAMIRAN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recycling of Agricultural, Municipal and Industrial Residues in Agriculture Network (RAMIRAN), Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications des assolements des fermes associées à la méthanisation en France : approche par enquête et analyse de bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres de l'Observatoire des énergies renouvelables et de la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME; Office Français de la Biodiversité, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion in French cereal farms using energy cover crops: evaluating agro-environmental performance in real-case systems across climate scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International RAMIRAN Conference "Managing organic resources in agriculture: opportunities and challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recycling of Agricultural, Municipal and Industrial Residues in Agriculture Network (RAMIRAN); Wageningen University, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertiliser avec des produits résiduaires organiques : quels potentiels et limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre Blanc Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de C et de nutriments liés au retour au sol des PRO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apports de la télédétection à la cartographie des épandages de matières organiques : mise en oeuvre au niveau d'une exploitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du COMIFER. "La valorisation des produits organiques : une pratique traditionnelle qui répond à de nouveaux enjeux".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMIFER, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975920v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flux de C et de nutriments liés au retour au sol des PRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique du COMIFER. "La valorisation des produits organiques : une pratique traditionnelle qui répond à de nouveaux enjeux".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495385v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la télédétection à la cartographie des épandages de matières organiques : mise en oeuvre au niveau d'une exploitation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797155v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des gisements issus du recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'innovation ARVALIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis, Feb 2024, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary organic aerosol formation from digested biowastes ozonolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kebalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Aerosol Conference EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry; FAAR (Finish Association for Aerosol Research), Aug 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des produits résiduaires organiques et économie circulaire à l’échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE au SIA - les rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495475v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MéthaRPG - Suivi des changements d’assolement chez les agriculteurs impliqués dans un projet de méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gestion des produits résiduaires organiques et économie circulaire à l’échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">INRAE au SIA - les rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784945v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing agronomic and environmental impacts of external organic matter amendments in diverse agricultural practices: a comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seheno Rinasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJP SOIL Annual Science Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Joint Programme Soil, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping compost and digestate spreadings from Sentinel-2 and Sentinel-1 on a farm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Science Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EJP-SOIL, Jun 2024, Vilnius (Lituanie), Lithuania. https://ejpsoil.eu/annual-science-days-2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques C, N, P après des apports répétés de produits résiduaires organiques. De la mesure à la parcelle à l’évaluation multicritère territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sentinel-2 Imagery for Monitoring Exogenous Organic Matter Fertilizers on Winter Wheat Crop: Proximal and Satellite Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Retour au sol des produits résiduaires organiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de recherche SOERE PRO, Jun 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262832v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi spectral d’épandages de lisier et de digestat sur la culture de blé d’hiver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Carbone, azote, phosphore… L’enjeu de la durabilité des cycles biogéochimiques en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude des Sols 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro; Association Française d'Etude des Sols, Jun 2023, Dijon (FR), France</w:t>
+              <w:t xml:space="preserve">Garden Party AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541985v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prédiction des effets à court et long termes du recyclage des Produits Résiduaires Organiques en agriculture avec l’outil PROLEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme CLIMAE, May 2023, En Ligne, France</w:t>
+              <w:t xml:space="preserve">XIII Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262845v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 Imagery for Monitoring Exogenous Organic Matter Fertilizers on Winter Wheat Crop: Proximal and Satellite Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recyclage des nutriments dans les territoires par le retour au sol des produits résiduaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Webinaire : Quelle est la pertinence de l’échelle territoriale pour maîtriser les pertes d’éléments dans l’environnement en vue de préserver l’état des milieux et les ressources ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inter RMT, Jun 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350813v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de carbone et cultures intermédiaires à vocation énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio360 Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des nutriments dans les territoires par le retour au sol des produits résiduaires organiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Suivi spectral d’épandages de lisier et de digestat sur la culture de blé d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire : Quelle est la pertinence de l’échelle territoriale pour maîtriser les pertes d’éléments dans l’environnement en vue de préserver l’état des milieux et les ressources ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inter RMT, Jun 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etude des Sols 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro; Association Française d'Etude des Sols, Jun 2023, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262837v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone, azote, phosphore… L’enjeu de la durabilité des cycles biogéochimiques en agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamiques C, N, P après des apports répétés de produits résiduaires organiques. De la mesure à la parcelle à l’évaluation multicritère territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Garden Party AgroParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Colloque « Retour au sol des produits résiduaires organiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de recherche SOERE PRO, Jun 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262840v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des effets à court et long termes du recyclage des Produits Résiduaires Organiques en agriculture avec l’outil PROLEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme CLIMAE, May 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495508v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestate application and cropping system changes associated with biogas plant development. Variable effects on soil health depending on the baseline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biogas Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de matières organiques locales dans les pratiques agricoles : cas d'une diversité de systèmes légumiers en contexte périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8087,195 +8221,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre VivAgriLab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'insertion des Produits Résiduaires Organiques dans les systèmes de culture comme levier des services écosystémiques rendus par les sols à l'échelle TERRitoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des biomasses à l’échelle du Territoire– Webinaire inter-RMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a casestudy in the Parisian region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8303,5696 +8437,5821 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticulture Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité fertilisante azotée des urinofertilisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture du projet Agrocapi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Volkovitsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARA AAR; CONVIN, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du pâturage ovin de couverts végétaux sur les cycles du carbone et de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution POSCIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Rambouillet, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques amendantes des PRO et services agronomiques rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Obriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire COMIFER les matières organiques dans les sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Crème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
+              <w:t xml:space="preserve">EUROSOIL2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495347v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle valeur fertilisante azotée des produits organiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Webinaire « Comment insérer de l’azote dans les systèmes de culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambres d'Agriculture Bourgogne Franche-Comté ; Terres Inovia ; INRAE, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981424v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189483v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle valeur fertilisante azotée des produits organiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « Comment insérer de l’azote dans les systèmes de culture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambres d'Agriculture Bourgogne Franche-Comté ; Terres Inovia ; INRAE, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494869v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Rôle de la réactivité des produits résiduaires organiques sur la formation d'aérosols organiques secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">34ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Association Française d'Etude et de Recherche sur les Aérosols, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981397v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Misslin</w:t>
+                <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
+              <w:t xml:space="preserve">Eurosoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494687v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunter Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Etude des Sols; https://www.afes.fr/actions/les-journees-detude-des-sols/, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déchet urbain, une ressource matière pour l’hinterland : Cas des matières organiques pour les systèmes maraîchers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilisation de ressources et flux de matière et d'énergie des espaces de production des villes vers l'hinterland. Cycle de séminaires MOSAIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279294v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux sur la détermination des Keq N (coefficients d'équivalent engrais azotés) de digestats de méthanisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déchet urbain, une ressource matière pour l’hinterland : Cas des matières organiques pour les systèmes maraîchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres COMIFER GEMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMIFER GEMAS, Nov 2021, Clermont-Ferrand (FR), France</w:t>
+              <w:t xml:space="preserve">Mobilisation de ressources et flux de matière et d'énergie des espaces de production des villes vers l'hinterland. Cycle de séminaires MOSAIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732255v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+                <w:t xml:space="preserve">Synthèse des travaux sur la détermination des Keq N (coefficients d'équivalent engrais azotés) de digestats de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerrand Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEMSs2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres COMIFER GEMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER GEMAS, Nov 2021, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942716v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour au sol des digestats de méthanisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Projet MéthaPolSol, impacts de l'introduction de méthaniseurs dans un territoire sur les stratégies de fertilisation des cultures et leurs conséquences sur les dynamiques du carbone et de l'azote dans les sols : cas de la plaine de Versailles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Méthanisation be Api</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Le Mesnil-en-Ouche, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2020, Association Technique Energie Environnement (ATEE).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495315v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil d'évaluation multicritère pour aider à la conception de systèmes de culture plus autonomes en azote</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4. Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495141v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MéthaPolSol, impacts de l'introduction de méthaniseurs dans un territoire sur les stratégies de fertilisation des cultures et leurs conséquences sur les dynamiques du carbone et de l'azote dans les sols : cas de la plaine de Versailles.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2020, Association Technique Energie Environnement (ATEE).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">iEMSs2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951996v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un outil d'évaluation multicritère pour aider à la conception de systèmes de culture plus autonomes en azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4. Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737983v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des essais au champ pour mieux évaluer l'intérêt des produits résiduaires organiques en zones de grandes cultures péri-urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Retour au sol des digestats de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4. Transitions pour le développement des territoires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée Méthanisation be Api</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Le Mesnil-en-Ouche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495123v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New crop fertilization strategies after introduction of anaerobic digesters in a territory and their consequences on carbon and nitrogen dynamics in soils: case study of the Versailles plain.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des essais au champ pour mieux évaluer l'intérêt des produits résiduaires organiques en zones de grandes cultures péri-urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 34 p</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4. Transitions pour le développement des territoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951967v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrage du modèle AMG à l’aide de données au champ et de laboratoire pour simuler l’évolution de la matière organique des sols dans un contexte d’apports réguliers de divers produits résiduaires organiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New crop fertilization strategies after introduction of anaerobic digesters in a territory and their consequences on carbon and nitrogen dynamics in soils: case study of the Versailles plain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495462v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’évaluation multicritère des performances des systèmes de cultures utilisant des PRO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Paramétrage du modèle AMG à l’aide de données au champ et de laboratoire pour simuler l’évolution de la matière organique des sols dans un contexte d’apports réguliers de divers produits résiduaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIVALE 2019. Les produits résiduaires organiques : Ingrédients clés de la bioéconomie circulaire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495434v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential C storage through the recycling of organic residues: experimental evidence and potential efficiency at the french national scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Développement d’un outil d’évaluation multicritère des performances des systèmes de cultures utilisant des PRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">APIVALE 2019. Les produits résiduaires organiques : Ingrédients clés de la bioéconomie circulaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788895v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets d'apports répétés de produits résiduaires organiques : utilisation de modèles sol-culture et évaluation multicritère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Potential C storage through the recycling of organic residues: experimental evidence and potential efficiency at the french national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Albuquerque Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes journées du collectif CarboSMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495427v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation des effets d'apports répétés de produits résiduaires organiques : utilisation de modèles sol-culture et évaluation multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du collectif CarboSMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t>
+              <w:t xml:space="preserve">Secondes journées du collectif CarboSMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790852v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale et recyclage des produits résiduaires Organiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QualiAgro fête ses 20 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées du collectif CarboSMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495532v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple des flux de nutriments après 20 ans d'apports de composts urbains : quels impacts sur la qualité des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of organic wastes at the landscape scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale et recyclage des produits résiduaires Organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LIA ECOLAND Circular Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">QualiAgro fête ses 20 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495550v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des urines humaines comme source d’azote pour les plantes : une expérimentation en serre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Management of organic wastes at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Esculier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop LIA ECOLAND Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608064v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction au laboratoire de la dynamique du carbone des PRO au champ : application sur QualiAgro et perspectives d’utilisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valorisation des urines humaines comme source d’azote pour les plantes : une expérimentation en serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607747v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies ville-campagne et symbioses agricoles dans les territoires agri-urbains, cas du plateau de Saclay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prédiction au laboratoire de la dynamique du carbone des PRO au champ : application sur QualiAgro et perspectives d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708607v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel outil pour développer des systèmes de culture plus durables grâce à l’optimisation du recyclage des produits résiduaires organiques et l’insertion des légumineuses ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synergies ville-campagne et symbioses agricoles dans les territoires agri-urbains, cas du plateau de Saclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs PSDR 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Aspet, France. 3 p</w:t>
+              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676928v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer des assolements de rotations à l’échelle d’un territoire agricole avec l’outil RPG-Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clotûre ABC'Terre, Atténuation du Bilan de gaz à effet de serre et stockage de carbone organique dans les sols à l'échelle d'un territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Beauvais, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multicritère du retour au sol des PRO : apports et limites des différentes approches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quel outil pour développer des systèmes de culture plus durables grâce à l’optimisation du recyclage des produits résiduaires organiques et l’insertion des légumineuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs PSDR 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Aspet, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823234v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'outils et méthodes d'analyse de la dynamique des espaces cultivés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation multicritère du retour au sol des PRO : apports et limites des différentes approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Captage ONEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National de l'Eau et des Milieux Aquatiques (ONEMA). FRA., Jul 2015, Saint Mandé, France. 20 p</w:t>
+              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829206v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are crop sequence evolutions influenced by farm territory dynamics?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elaboration d'outils et méthodes d'analyse de la dynamique des espaces cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Captage ONEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National de l'Eau et des Milieux Aquatiques (ONEMA). FRA., Jul 2015, Saint Mandé, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535186v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un utilitaire facilitant le traitement du RPG : RPG Explorer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Are crop sequence evolutions influenced by farm territory dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. 32 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535315v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of crop rotations variability by combining modelling and local farm interviews</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Développement d'un utilitaire facilitant le traitement du RPG : RPG Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535189v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmland terrace slope detection from Pleiades digital elevation models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of crop rotations variability by combining modelling and local farm interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assenbly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10021</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496754v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géométrie aléatoire pour évaluer le fonctionnement des paysages : Exemple des réseaux de fossés pour prévenir l'érosion en plaine viticole Languedocienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Farmland terrace slope detection from Pleiades digital elevation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et méthodes spatio-temporelles, AG MIA INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assenbly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526050v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG EXPLORER : Un outil informatique facilitant le traitement en local des données du registre parcellaire graphique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apport de la géométrie aléatoire pour évaluer le fonctionnement des paysages : Exemple des réseaux de fossés pour prévenir l'érosion en plaine viticole Languedocienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Utilisation des données spatiales pour la gestion des Aires d’Alimentation de Captage»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">Modèles et méthodes spatio-temporelles, AG MIA INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544632v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efﬁciency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">RPG EXPLORER : Un outil informatique facilitant le traitement en local des données du registre parcellaire graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire « Utilisation des données spatiales pour la gestion des Aires d’Alimentation de Captage»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523450v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the efficiency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria. pp.7692-7704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical data: application to terrace walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the efﬁciency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS IEEE International Symposium on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.7110-7113</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598579v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of linear elements over cultivated landscape using VHSR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pleiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of linear features detection in a mediterranean lnadscape from 3D VHR optical data : application to terrace walls</w:t>
+                <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical data: application to terrace walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE International, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS IEEE International Symposium on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.7110-7113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522915v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical date: application to terrace walls</w:t>
+                <w:t xml:space="preserve">Potential of linear features detection in a mediterranean lnadscape from 3D VHR optical data : application to terrace walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE International, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807368v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling runoff uncertainties in agricultural catchments using a stochastic vector drainage algorithm and error propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical date: application to terrace walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphometry 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Redlands, United States. pp.7-10</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595924v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of water flow-pathes in digital cultivated landscape : consequences on overland flows and channel run-off</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling runoff uncertainties in agricultural catchments using a stochastic vector drainage algorithm and error propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de l'European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Geomorphometry 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Redlands, United States. pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596007v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des talus et réseaux de drainage à partir de données optiques THRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties of water flow-pathes in digital cultivated landscape : consequences on overland flows and channel run-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chouckri Osman</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ORFEO, CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.39</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de l'European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594017v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie des talus et réseaux de drainage à partir de données optiques THRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouckri Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ORFEO, CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of cultivated landscape drainage network mapping and its consequences on hydrological fluxes estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accuracy2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. p. 153 - p. 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14002,2150 +14261,2150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants organiques émergents (résidus médicamenteux, PFAS, microplastiques) dans les sols amendés par des produits résiduaires organiques – Apport des sites longue durée du SOERE-PRO pour l’évaluation des risques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Spaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+                <w:t xml:space="preserve">Secondary Organic aerosol Formation by Organic waste Recycling in Agriculture (SOFORA project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference - Biogenic Hydrocarbons and the Atmosphere: Biosphere-Atmosphere Interactions and Impacts in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534024v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Organic aerosol Formation by Organic waste Recycling in Agriculture (SOFORA project)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Depuydt</w:t>
+                <w:t xml:space="preserve">Is green waste fertilization in agriculture an important source of VOC? A field study based on PTR-Qi-TOF-MS and eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - Biogenic Hydrocarbons and the Atmosphere: Biosphere-Atmosphere Interactions and Impacts in the Anthropocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-10015, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200601v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is green waste fertilization in agriculture an important source of VOC? A field study based on PTR-Qi-TOF-MS and eddy covariance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Feron</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Versailles, France. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612087v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+                <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Versailles, France. , 2024</w:t>
+              <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200568v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds and new particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Seefeld, Austria. Innsbruck University Press, pp.154-158, 2024, Contributions : 9th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de systèmes de culture associés à la méthanisation sans élevage en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Les systèmes de cultures français associés à la méthanisation sans élevage sont-ils adaptés au changement climatique et permettent-ils de l'atténuer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Pau, France. 2024</w:t>
+              <w:t xml:space="preserve">Séminaire 2024 du Métaprogramme « Agriculture et forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559651v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de cultures français associés à la méthanisation sans élevage sont-ils adaptés au changement climatique et permettent-ils de l'atténuer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Changements de systèmes de culture associés à la méthanisation sans élevage en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2024 du Métaprogramme « Agriculture et forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559637v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral monitoring of cattle slurry and digestate spreading on wheat crop at the field scale (Nouzilly, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Sentinel-2 satellite images for monitoring manure and digestate spreadings on annual crops and grasslands over a farm (Nouzilly, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrated effects on C and N cycles of use of anaerobic digestate on cropped soils in France: a study coupling three-year field measurement, laboratory incubations, and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSoil 2021 Geneva Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, on line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impacts of anaerobic digestion on C and N cycles using an anaerobic digestion model coupled to a soil-crop model at the scale of a French crop-livestock farming system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biomass Conference and Exhibition (EUBCE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, on line, Italy. EUBCE 2021 Online Conference Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunter Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA-PRO : un outil de gestion territoriale des PRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France. 14 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et localiser les combinaisons « sol – système de culture » sur un territoire avec l’outil RPG Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Piskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Orléans, France. , 2015, actes du séminaire RMT Sol et Territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16155,115 +16414,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation agricole des digestats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc, 377-401 (chapitre 14), 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16273,2767 +16532,2767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°14 - Novembre 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°13 - Septembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, 21 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454721v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°13 - Septembre 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro n° 9: Janvier 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, 13 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454665v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro n° 9: Janvier 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">bulletin de veille Val Or N°11- Mai 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.13</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 17 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218284v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bulletin de veille Val Or N°11- Mai 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°14 - Novembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 17 pp</w:t>
+              <w:t xml:space="preserve">2025, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454440v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Juillet 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°10 - Mars 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : juillet 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744011v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mai 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601473v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mai 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633958v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : juillet 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743916v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370699v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Novembre 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370712v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520627v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555782v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPG Explorer, notice d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 4 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/kg3r-0466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 3 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/py13-5j82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19043,669 +19302,669 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon soil stock change in an intensive crop field near Paris reveals significant carbon losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Gebleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROspective - organic waste products physicochemical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montenach Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levavasseur Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROspective - plant physicochemical dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">PROspective - soil physicochemical dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732219v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROspective - soil physicochemical dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">PROspective - plant physicochemical dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732230v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROspective - agronomic management dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montenach Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural digestates, database of physico-chemical properties and process informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19715,667 +19974,667 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'Observatoire de Recherche sur les Produits Résiduaires Organiques (SOERE PRO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Detaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; VEOLIA. 2022, 39 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; VEOLIA. 2021, 38 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de scénarios d'évolutions des territoires agricoles intégrant les dynamiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2016, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du Registre Parcellaire Graphique avec RPG Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2015, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20385,171 +20644,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du paysage et fonctionnement hydrologique : application aux réseaux de fossés en zone viticole méditerranéenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Montpellier SupAgro, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00745506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du paysage et fonctionnement hydrologique : application aux réseaux de fossés en zone viticole méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02809219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20559,105 +20818,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestate from biogas -what impact on agricultural soils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. WEBINAR: Climate Farm Demo &amp; Climate Smart Advisors, Online, France. 2025, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId437"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20804,51 +21063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja G Keel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Hardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12856" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2023.2245371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1838214" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105415" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00853-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10106-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105523" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Dox" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tordera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00571-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Smith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fjkk-6d10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21809" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.08.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sofia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2016.2516900" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2014.884644" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.03.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8422" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAG.2011.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribott&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.10.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05369018v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levavasseur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seheno Rinasoa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262832v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350813v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262809v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644313v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vasseur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#232;le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495315v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495123v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951967v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495462v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495532v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495521v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495550v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608064v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esculier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676928v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544623v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mata" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vandewalle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829206v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535315v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526050v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598590v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598579v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522911v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522915v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807368v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595924v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouckri Osman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576900v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100872v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100855v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829204v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454721v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829211v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829209v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198268v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974798v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py13-5j82" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732202v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montenach Denis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levavasseur Florent" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732219v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732233v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732163v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291299v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Andronidis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952323v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535188v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829207v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745506v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809219v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114970v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja G Keel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12856" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2023.2245371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1838214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105415" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00853-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10106-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105523" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Dox" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tordera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00571-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fjkk-6d10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sofia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2016.2516900" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.08.033" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2014.884644" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAG.2011.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribott&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05369018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levavasseur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495406v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seheno Rinasoa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262840v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262837v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262809v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262856v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644313v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vasseur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732255v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#232;le" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951996v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495315v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495123v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495462v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495521v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esculier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708607v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vandewalle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829206v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535315v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496754v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526050v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544632v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522911v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522915v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595924v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594017v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouckri Osman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576900v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100855v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829204v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975852v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454721v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829208v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974798v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py13-5j82" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732202v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montenach Denis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levavasseur Florent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732230v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732219v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732233v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732163v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291299v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Andronidis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952323v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513034v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535188v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829207v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745506v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809219v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114970v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>