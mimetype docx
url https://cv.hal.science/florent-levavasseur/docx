--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -201,50 +201,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1414,429 +1418,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dion</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-023-10304-x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.224-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183952v1</w:t>
+                <w:t xml:space="preserve">hal-03876320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan M.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Enola Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876320v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enola Gilles</w:t>
+                <w:t xml:space="preserve">Christophe Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Morgane Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Esculier</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10705-023-10304-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847046v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the short‐ and long‐term effects of recycling organic wastes in cropping systems with the PROLEG tool</w:t>
               </w:r>
@@ -2175,675 +2179,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
+                <w:t xml:space="preserve">Impacts agronomiques du pâturage de couverts végétaux et de céréales d’hiver par des ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kanari</w:t>
+                <w:t xml:space="preserve">Valentin V. Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Emeric Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251, pp.27-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546659v1</w:t>
+                <w:t xml:space="preserve">hal-03876343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human urine-based fertilizers: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Esculier</w:t>
+                <w:t xml:space="preserve">An 18-year field experiment to assess how various types of organic waste used at European regulatory rates sustain crop yields and C, N, P, and K dynamics in a French calcareous soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2020.1838214⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.105415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2022.105415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03160361v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 18-year field experiment to assess how various types of organic waste used at European regulatory rates sustain crop yields and C, N, P, and K dynamics in a French calcareous soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Morel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2022.105415⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662079v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human urine-based fertilizers: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2020.1838214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03329588v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts agronomiques du pâturage de couverts végétaux et de céréales d’hiver par des ovins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Sagot</w:t>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mischler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Gautier</w:t>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876343v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a case-study in the Parisian region</w:t>
               </w:r>
@@ -2972,51 +2976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic waste products and legume crops for innovative cropping systems less dependent on synthetic fertilizers and providing ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3794,51 +3798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical Characteristics and Nitrogen Use Efficiency of Nine Human Urine-Based Fertilizers in Greenhouse Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Dox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tordera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (4), pp.2847-2856. </w:t>
@@ -4062,103 +4066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recoupler grandes cultures et élevages ovins par le pâturage, en vue de systèmes économes en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.55-68. </w:t>
@@ -4428,261 +4432,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Pleiades and LiDAR Digital Elevation Models for Terraces Detection in Farmlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are ditch networks optimised for mitigating rill erosion in cultivated Mediterranean landscapes? A numerical experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Sofia</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jstars.2016.2516900⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.441 - 448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344541v1</w:t>
+                <w:t xml:space="preserve">hal-01381108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ditch networks optimised for mitigating rill erosion in cultivated Mediterranean landscapes? A numerical experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Pleiades and LiDAR Digital Elevation Models for Terraces Detection in Farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.441 - 448. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.1567-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2016.2516900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381108v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPG Explorer: A new tool to ease the analysis of agricultural landscape dynamics with the Land Parcel Identification System</w:t>
               </w:r>
@@ -4827,64 +4831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modeling of man-made drainage density of agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,64 +4974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140, pp.14-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5074,64 +5078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effects of spatial configurations of agricultural ditch drainage networks on surface runoff from agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,77 +5195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial stochastic algorithm to reconstruct artificial drainage networks from incomplete network delineations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (6), p. 853 - p. 862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5391,1884 +5395,1871 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Fertilizers Application: Impacts on VOCs and Air Quality Implications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Decuq</w:t>
+                <w:t xml:space="preserve">Bilan GES de la méthanisation agricole sans élevage à base de CIVE : apports d'une approche conséquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées ACV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Palaiseau (91), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201145v1</w:t>
+                <w:t xml:space="preserve">hal-05591448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 25 years of repeated application of urban composts on soil quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
+                <w:t xml:space="preserve">Organic Fertilizers Application: Impacts on VOCs and Air Quality Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMIRAN 2025 "Managing organic resources in agriculture: opportunities and challenges", 19th International RAMIRAN Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. pp.EGU25-16319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369018v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications des assolements des fermes associées à la méthanisation en France : approche par enquête et analyse de bases de données</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Effects of 25 years of repeated application of urban composts on soil quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres de l'Observatoire des énergies renouvelables et de la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME; Office Français de la Biodiversité, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">RAMIRAN 2025 "Managing organic resources in agriculture: opportunities and challenges", 19th International RAMIRAN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recycling of Agricultural, Municipal and Industrial Residues in Agriculture Network (RAMIRAN), Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075827v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion in French cereal farms using energy cover crops: evaluating agro-environmental performance in real-case systems across climate scenarios</w:t>
+                <w:t xml:space="preserve">Modifications des assolements des fermes associées à la méthanisation en France : approche par enquête et analyse de bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International RAMIRAN Conference "Managing organic resources in agriculture: opportunities and challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Recycling of Agricultural, Municipal and Industrial Residues in Agriculture Network (RAMIRAN); Wageningen University, Oct 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Premières rencontres de l'Observatoire des énergies renouvelables et de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME; Office Français de la Biodiversité, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404916v1</w:t>
+                <w:t xml:space="preserve">hal-05075827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertiliser avec des produits résiduaires organiques : quels potentiels et limites ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic digestion in French cereal farms using energy cover crops: evaluating agro-environmental performance in real-case systems across climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre Blanc Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Gembloux, Belgique</w:t>
+              <w:t xml:space="preserve">19th International RAMIRAN Conference "Managing organic resources in agriculture: opportunities and challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recycling of Agricultural, Municipal and Industrial Residues in Agriculture Network (RAMIRAN); Wageningen University, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495406v1</w:t>
+                <w:t xml:space="preserve">hal-05404916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la télédétection à la cartographie des épandages de matières organiques : mise en oeuvre au niveau d'une exploitation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797155v1</w:t>
+                <w:t xml:space="preserve">hal-04655409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux de C et de nutriments liés au retour au sol des PRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">Journée Thématique du COMIFER. "La valorisation des produits organiques : une pratique traditionnelle qui répond à de nouveaux enjeux".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655409v1</w:t>
+                <w:t xml:space="preserve">hal-04975920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de C et de nutriments liés au retour au sol des PRO</w:t>
+                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du COMIFER. "La valorisation des produits organiques : une pratique traditionnelle qui répond à de nouveaux enjeux".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMIFER, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975920v1</w:t>
+                <w:t xml:space="preserve">hal-04495385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la télédétection à la cartographie des épandages de matières organiques : mise en oeuvre au niveau d'une exploitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495385v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des gisements issus du recyclage</w:t>
+                <w:t xml:space="preserve">Fertiliser avec des produits résiduaires organiques : quels potentiels et limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'innovation ARVALIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arvalis, Feb 2024, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">Livre Blanc Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495368v1</w:t>
+                <w:t xml:space="preserve">hal-04495406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation from digested biowastes ozonolysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La valorisation des gisements issus du recyclage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Aerosol Conference EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Society of Chemistry; FAAR (Finish Association for Aerosol Research), Aug 2024, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Journée de l'innovation ARVALIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arvalis, Feb 2024, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200447v1</w:t>
+                <w:t xml:space="preserve">hal-04495368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Secondary organic aerosol formation from digested biowastes ozonolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kebalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th European Aerosol Conference EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Society of Chemistry; FAAR (Finish Association for Aerosol Research), Aug 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784945v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MéthaRPG - Suivi des changements d’assolement chez les agriculteurs impliqués dans un projet de méthanisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Gestion des produits résiduaires organiques et économie circulaire à l’échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">INRAE au SIA - les rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975884v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des produits résiduaires organiques et économie circulaire à l’échelle territoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">MéthaRPG - Suivi des changements d’assolement chez les agriculteurs impliqués dans un projet de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE au SIA - les rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495475v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing agronomic and environmental impacts of external organic matter amendments in diverse agricultural practices: a comprehensive study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lagrange</w:t>
+                <w:t xml:space="preserve">Changements, interactions et déterminants des propriétés chimiques, physiques et biologiques du sol après l'application répétée de PRO à QualiAgro et PROspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Joint Programme Soil, Jun 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975904v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping compost and digestate spreadings from Sentinel-2 and Sentinel-1 on a farm scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing agronomic and environmental impacts of external organic matter amendments in diverse agricultural practices: a comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seheno Rinasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Science Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP-SOIL, Jun 2024, Vilnius (Lituanie), Lithuania. https://ejpsoil.eu/annual-science-days-2024</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Joint Programme Soil, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654536v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 Imagery for Monitoring Exogenous Organic Matter Fertilizers on Winter Wheat Crop: Proximal and Satellite Approaches</w:t>
+                <w:t xml:space="preserve">Mapping compost and digestate spreadings from Sentinel-2 and Sentinel-1 on a farm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
@@ -7282,2411 +7273,2407 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Annual Science Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP-SOIL, Jun 2024, Vilnius (Lituanie), Lithuania. https://ejpsoil.eu/annual-science-days-2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350813v1</w:t>
+                <w:t xml:space="preserve">hal-04654536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone, azote, phosphore… L’enjeu de la durabilité des cycles biogéochimiques en agriculture</w:t>
+                <w:t xml:space="preserve">Recyclage des nutriments dans les territoires par le retour au sol des produits résiduaires organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Garden Party AgroParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Webinaire : Quelle est la pertinence de l’échelle territoriale pour maîtriser les pertes d’éléments dans l’environnement en vue de préserver l’état des milieux et les ressources ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inter RMT, Jun 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262840v1</w:t>
+                <w:t xml:space="preserve">hal-04262837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des effets à court et long termes du recyclage des Produits Résiduaires Organiques en agriculture avec l’outil PROLEG</w:t>
+                <w:t xml:space="preserve">Stockage de carbone et cultures intermédiaires à vocation énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+              <w:t xml:space="preserve">Bio360 Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495508v1</w:t>
+                <w:t xml:space="preserve">hal-04262852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des nutriments dans les territoires par le retour au sol des produits résiduaires organiques</w:t>
+                <w:t xml:space="preserve">Carbone, azote, phosphore… L’enjeu de la durabilité des cycles biogéochimiques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire : Quelle est la pertinence de l’échelle territoriale pour maîtriser les pertes d’éléments dans l’environnement en vue de préserver l’état des milieux et les ressources ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inter RMT, Jun 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Garden Party AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262837v1</w:t>
+                <w:t xml:space="preserve">hal-04262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de carbone et cultures intermédiaires à vocation énergétique</w:t>
+                <w:t xml:space="preserve">Prédiction des effets à court et long termes du recyclage des Produits Résiduaires Organiques en agriculture avec l’outil PROLEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio360 Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIII Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262852v1</w:t>
+                <w:t xml:space="preserve">hal-04495508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi spectral d’épandages de lisier et de digestat sur la culture de blé d’hiver</w:t>
+                <w:t xml:space="preserve">Sentinel-2 Imagery for Monitoring Exogenous Organic Matter Fertilizers on Winter Wheat Crop: Proximal and Satellite Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude des Sols 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro; Association Française d'Etude des Sols, Jun 2023, Dijon (FR), France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541985v1</w:t>
+                <w:t xml:space="preserve">hal-04350813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques C, N, P après des apports répétés de produits résiduaires organiques. De la mesure à la parcelle à l’évaluation multicritère territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi spectral d’épandages de lisier et de digestat sur la culture de blé d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Retour au sol des produits résiduaires organiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de recherche SOERE PRO, Jun 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etude des Sols 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro; Association Française d'Etude des Sols, Jun 2023, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262832v1</w:t>
+                <w:t xml:space="preserve">hal-04541985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
+                <w:t xml:space="preserve">Dynamiques C, N, P après des apports répétés de produits résiduaires organiques. De la mesure à la parcelle à l’évaluation multicritère territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme CLIMAE, May 2023, En Ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Retour au sol des produits résiduaires organiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de recherche SOERE PRO, Jun 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262845v1</w:t>
+                <w:t xml:space="preserve">hal-04262832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestate application and cropping system changes associated with biogas plant development. Variable effects on soil health depending on the baseline</w:t>
+                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biogas Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme CLIMAE, May 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262809v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de matières organiques locales dans les pratiques agricoles : cas d'une diversité de systèmes légumiers en contexte périurbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestate application and cropping system changes associated with biogas plant development. Variable effects on soil health depending on the baseline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontre VivAgriLab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">European Biogas Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559621v1</w:t>
+                <w:t xml:space="preserve">hal-04262809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'insertion des Produits Résiduaires Organiques dans les systèmes de culture comme levier des services écosystémiques rendus par les sols à l'échelle TERRitoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Moinard</w:t>
+                <w:t xml:space="preserve">Intégration de matières organiques locales dans les pratiques agricoles : cas d'une diversité de systèmes légumiers en contexte périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des biomasses à l’échelle du Territoire– Webinaire inter-RMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée de rencontre VivAgriLab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701442v1</w:t>
+                <w:t xml:space="preserve">hal-04559621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a casestudy in the Parisian region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Boros</w:t>
+                <w:t xml:space="preserve">Optimisation de l'insertion des Produits Résiduaires Organiques dans les systèmes de culture comme levier des services écosystémiques rendus par les sols à l'échelle TERRitoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticulture Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Gestion des biomasses à l’échelle du Territoire– Webinaire inter-RMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765958v1</w:t>
+                <w:t xml:space="preserve">hal-03701442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité fertilisante azotée des urinofertilisants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a casestudy in the Parisian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Vidal</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du projet Agrocapi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Horticulture Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262856v1</w:t>
+                <w:t xml:space="preserve">hal-03765958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité fertilisante azotée des urinofertilisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARA AAR; CONVIN, Sep 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Colloque de clôture du projet Agrocapi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200444v1</w:t>
+                <w:t xml:space="preserve">hal-04262856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du pâturage ovin de couverts végétaux sur les cycles du carbone et de l'azote</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Volkovitsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution POSCIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Rambouillet, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARA AAR; CONVIN, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644313v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques amendantes des PRO et services agronomiques rendus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du pâturage ovin de couverts végétaux sur les cycles du carbone et de l'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiona Obriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire COMIFER les matières organiques dans les sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution POSCIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Rambouillet, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495384v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189483v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle valeur fertilisante azotée des produits organiques ?</w:t>
+                <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « Comment insérer de l’azote dans les systèmes de culture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambres d'Agriculture Bourgogne Franche-Comté ; Terres Inovia ; INRAE, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494869v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Crème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981424v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
+                <w:t xml:space="preserve">Quelle valeur fertilisante azotée des produits organiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
+              <w:t xml:space="preserve">Webinaire « Comment insérer de l’azote dans les systèmes de culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambres d'Agriculture Bourgogne Franche-Comté ; Terres Inovia ; INRAE, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495347v1</w:t>
+                <w:t xml:space="preserve">hal-03494869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la réactivité des produits résiduaires organiques sur la formation d'aérosols organiques secondaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques amendantes des PRO et services agronomiques rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Obriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Association Française d'Etude et de Recherche sur les Aérosols, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire COMIFER les matières organiques dans les sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200434v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Rôle de la réactivité des produits résiduaires organiques sur la formation d'aérosols organiques secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">34ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Association Française d'Etude et de Recherche sur les Aérosols, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981397v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etude des Sols; https://www.afes.fr/actions/les-journees-detude-des-sols/, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Eurosoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189605v1</w:t>
+                <w:t xml:space="preserve">hal-03981397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
@@ -9791,3799 +9778,3842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déchet urbain, une ressource matière pour l’hinterland : Cas des matières organiques pour les systèmes maraîchers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Boros</w:t>
+                <w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunter Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilisation de ressources et flux de matière et d'énergie des espaces de production des villes vers l'hinterland. Cycle de séminaires MOSAIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etude des Sols; https://www.afes.fr/actions/les-journees-detude-des-sols/, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279294v1</w:t>
+                <w:t xml:space="preserve">hal-04189605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux sur la détermination des Keq N (coefficients d'équivalent engrais azotés) de digestats de méthanisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déchet urbain, une ressource matière pour l’hinterland : Cas des matières organiques pour les systèmes maraîchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres COMIFER GEMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMIFER GEMAS, Nov 2021, Clermont-Ferrand (FR), France</w:t>
+              <w:t xml:space="preserve">Mobilisation de ressources et flux de matière et d'énergie des espaces de production des villes vers l'hinterland. Cycle de séminaires MOSAIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732255v1</w:t>
+                <w:t xml:space="preserve">hal-03279294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MéthaPolSol, impacts de l'introduction de méthaniseurs dans un territoire sur les stratégies de fertilisation des cultures et leurs conséquences sur les dynamiques du carbone et de l'azote dans les sols : cas de la plaine de Versailles.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthèse des travaux sur la détermination des Keq N (coefficients d'équivalent engrais azotés) de digestats de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerrand Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2020, Association Technique Energie Environnement (ATEE).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres COMIFER GEMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER GEMAS, Nov 2021, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951996v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">L. Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Projet MéthaPolSol, impacts de l'introduction de méthaniseurs dans un territoire sur les stratégies de fertilisation des cultures et leurs conséquences sur les dynamiques du carbone et de l'azote dans les sols : cas de la plaine de Versailles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2020, Association Technique Energie Environnement (ATEE).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737949v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEMSs2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942716v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil d'évaluation multicritère pour aider à la conception de systèmes de culture plus autonomes en azote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4. Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">iEMSs2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495141v1</w:t>
+                <w:t xml:space="preserve">hal-02942716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour au sol des digestats de méthanisation</w:t>
+                <w:t xml:space="preserve">Développement d'un outil d'évaluation multicritère pour aider à la conception de systèmes de culture plus autonomes en azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Méthanisation be Api</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Le Mesnil-en-Ouche, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4. Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495315v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des essais au champ pour mieux évaluer l'intérêt des produits résiduaires organiques en zones de grandes cultures péri-urbaines</w:t>
+                <w:t xml:space="preserve">Retour au sol des digestats de méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4. Transitions pour le développement des territoires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée Méthanisation be Api</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Le Mesnil-en-Ouche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495123v1</w:t>
+                <w:t xml:space="preserve">hal-03495315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New crop fertilization strategies after introduction of anaerobic digesters in a territory and their consequences on carbon and nitrogen dynamics in soils: case study of the Versailles plain.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des essais au champ pour mieux évaluer l'intérêt des produits résiduaires organiques en zones de grandes cultures péri-urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 34 p</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4. Transitions pour le développement des territoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951967v1</w:t>
+                <w:t xml:space="preserve">hal-03495123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrage du modèle AMG à l’aide de données au champ et de laboratoire pour simuler l’évolution de la matière organique des sols dans un contexte d’apports réguliers de divers produits résiduaires organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New crop fertilization strategies after introduction of anaerobic digesters in a territory and their consequences on carbon and nitrogen dynamics in soils: case study of the Versailles plain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495462v1</w:t>
+                <w:t xml:space="preserve">hal-02951967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paramétrage du modèle AMG à l’aide de données au champ et de laboratoire pour simuler l’évolution de la matière organique des sols dans un contexte d’apports réguliers de divers produits résiduaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947666v1</w:t>
+                <w:t xml:space="preserve">hal-03495462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’évaluation multicritère des performances des systèmes de cultures utilisant des PRO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wassenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIVALE 2019. Les produits résiduaires organiques : Ingrédients clés de la bioéconomie circulaire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495434v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential C storage through the recycling of organic residues: experimental evidence and potential efficiency at the french national scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un outil d’évaluation multicritère des performances des systèmes de cultures utilisant des PRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">APIVALE 2019. Les produits résiduaires organiques : Ingrédients clés de la bioéconomie circulaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788895v1</w:t>
+                <w:t xml:space="preserve">hal-03495434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets d'apports répétés de produits résiduaires organiques : utilisation de modèles sol-culture et évaluation multicritère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential C storage through the recycling of organic residues: experimental evidence and potential efficiency at the french national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Albuquerque Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes journées du collectif CarboSMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495427v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des effets d'apports répétés de produits résiduaires organiques : utilisation de modèles sol-culture et évaluation multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du collectif CarboSMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t>
+              <w:t xml:space="preserve">Secondes journées du collectif CarboSMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790852v1</w:t>
+                <w:t xml:space="preserve">hal-03495427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple des flux de nutriments après 20 ans d'apports de composts urbains : quels impacts sur la qualité des sols ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées du collectif CarboSMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495521v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale et recyclage des produits résiduaires Organiques</w:t>
+                <w:t xml:space="preserve">Exemple des flux de nutriments après 20 ans d'apports de composts urbains : quels impacts sur la qualité des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QualiAgro fête ses 20 ans</w:t>
+              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495532v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of organic wastes at the landscape scale</w:t>
+                <w:t xml:space="preserve">Approche territoriale et recyclage des produits résiduaires Organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LIA ECOLAND Circular Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">QualiAgro fête ses 20 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495550v1</w:t>
+                <w:t xml:space="preserve">hal-03495532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des urines humaines comme source d’azote pour les plantes : une expérimentation en serre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Martin</w:t>
+                <w:t xml:space="preserve">Management of organic wastes at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Esculier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop LIA ECOLAND Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608064v1</w:t>
+                <w:t xml:space="preserve">hal-03495550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction au laboratoire de la dynamique du carbone des PRO au champ : application sur QualiAgro et perspectives d’utilisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Germain</w:t>
+                <w:t xml:space="preserve">Valorisation des urines humaines comme source d’azote pour les plantes : une expérimentation en serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607747v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies ville-campagne et symbioses agricoles dans les territoires agri-urbains, cas du plateau de Saclay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petit</w:t>
+                <w:t xml:space="preserve">Prédiction au laboratoire de la dynamique du carbone des PRO au champ : application sur QualiAgro et perspectives d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708607v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer des assolements de rotations à l’échelle d’un territoire agricole avec l’outil RPG-Explorer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+                <w:t xml:space="preserve">Synergies ville-campagne et symbioses agricoles dans les territoires agri-urbains, cas du plateau de Saclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clotûre ABC'Terre, Atténuation du Bilan de gaz à effet de serre et stockage de carbone organique dans les sols à l'échelle d'un territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Beauvais, France. 18 p</w:t>
+              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544623v1</w:t>
+                <w:t xml:space="preserve">hal-01708607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel outil pour développer des systèmes de culture plus durables grâce à l’optimisation du recyclage des produits résiduaires organiques et l’insertion des légumineuses ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstituer des assolements de rotations à l’échelle d’un territoire agricole avec l’outil RPG-Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs PSDR 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Aspet, France. 3 p</w:t>
+              <w:t xml:space="preserve">Colloque de clotûre ABC'Terre, Atténuation du Bilan de gaz à effet de serre et stockage de carbone organique dans les sols à l'échelle d'un territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Beauvais, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676928v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multicritère du retour au sol des PRO : apports et limites des différentes approches</w:t>
+                <w:t xml:space="preserve">Quel outil pour développer des systèmes de culture plus durables grâce à l’optimisation du recyclage des produits résiduaires organiques et l’insertion des légumineuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs PSDR 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Aspet, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823234v1</w:t>
+                <w:t xml:space="preserve">hal-01676928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'outils et méthodes d'analyse de la dynamique des espaces cultivés</w:t>
+                <w:t xml:space="preserve">Evaluation multicritère du retour au sol des PRO : apports et limites des différentes approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Captage ONEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National de l'Eau et des Milieux Aquatiques (ONEMA). FRA., Jul 2015, Saint Mandé, France. 20 p</w:t>
+              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829206v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are crop sequence evolutions influenced by farm territory dynamics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration d'outils et méthodes d'analyse de la dynamique des espaces cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Captage ONEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National de l'Eau et des Milieux Aquatiques (ONEMA). FRA., Jul 2015, Saint Mandé, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535186v1</w:t>
+                <w:t xml:space="preserve">hal-01829206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un utilitaire facilitant le traitement du RPG : RPG Explorer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are crop sequence evolutions influenced by farm territory dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. 32 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535315v1</w:t>
+                <w:t xml:space="preserve">hal-01535186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of crop rotations variability by combining modelling and local farm interviews</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un utilitaire facilitant le traitement du RPG : RPG Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535189v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmland terrace slope detection from Pleiades digital elevation models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of crop rotations variability by combining modelling and local farm interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assenbly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10021</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496754v1</w:t>
+                <w:t xml:space="preserve">hal-01535189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géométrie aléatoire pour évaluer le fonctionnement des paysages : Exemple des réseaux de fossés pour prévenir l'érosion en plaine viticole Languedocienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmland terrace slope detection from Pleiades digital elevation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et méthodes spatio-temporelles, AG MIA INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assenbly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526050v1</w:t>
+                <w:t xml:space="preserve">hal-01496754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG EXPLORER : Un outil informatique facilitant le traitement en local des données du registre parcellaire graphique</w:t>
+                <w:t xml:space="preserve">Apport de la géométrie aléatoire pour évaluer le fonctionnement des paysages : Exemple des réseaux de fossés pour prévenir l'érosion en plaine viticole Languedocienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Utilisation des données spatiales pour la gestion des Aires d’Alimentation de Captage»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">Modèles et méthodes spatio-temporelles, AG MIA INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544632v1</w:t>
+                <w:t xml:space="preserve">hal-01526050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efficiency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
+                <w:t xml:space="preserve">RPG EXPLORER : Un outil informatique facilitant le traitement en local des données du registre parcellaire graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienna, Austria. pp.7692-7704</w:t>
+              <w:t xml:space="preserve">Séminaire « Utilisation des données spatiales pour la gestion des Aires d’Alimentation de Captage»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598590v1</w:t>
+                <w:t xml:space="preserve">hal-01544632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efﬁciency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
+                <w:t xml:space="preserve">Assessing the efficiency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, 2013, Vienna, Austria. pp.7692-7704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523450v1</w:t>
+                <w:t xml:space="preserve">hal-02598590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of linear elements over cultivated landscape using VHSR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the efﬁciency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleiades Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522911v1</w:t>
+                <w:t xml:space="preserve">hal-01523450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical data: application to terrace walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13615,584 +13645,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of linear features detection in a mediterranean lnadscape from 3D VHR optical data : application to terrace walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Mapping of linear elements over cultivated landscape using VHSR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE International, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Pleiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522915v1</w:t>
+                <w:t xml:space="preserve">hal-01522911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical date: application to terrace walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Potential of linear features detection in a mediterranean lnadscape from 3D VHR optical data : application to terrace walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE International, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807368v1</w:t>
+                <w:t xml:space="preserve">hal-01522915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling runoff uncertainties in agricultural catchments using a stochastic vector drainage algorithm and error propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical date: application to terrace walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphometry 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Redlands, United States. pp.7-10</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595924v1</w:t>
+                <w:t xml:space="preserve">hal-02807368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of water flow-pathes in digital cultivated landscape : consequences on overland flows and channel run-off</w:t>
+                <w:t xml:space="preserve">Modelling runoff uncertainties in agricultural catchments using a stochastic vector drainage algorithm and error propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de l'European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Geomorphometry 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Redlands, United States. pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596007v1</w:t>
+                <w:t xml:space="preserve">hal-02595924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des talus et réseaux de drainage à partir de données optiques THRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties of water flow-pathes in digital cultivated landscape : consequences on overland flows and channel run-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chouckri Osman</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ORFEO, CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.39</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de l'European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594017v1</w:t>
+                <w:t xml:space="preserve">hal-02596007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie des talus et réseaux de drainage à partir de données optiques THRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouckri Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ORFEO, CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of cultivated landscape drainage network mapping and its consequences on hydrological fluxes estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14207,993 +14319,989 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accuracy2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. p. 153 - p. 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminants organiques émergents (résidus médicamenteux, PFAS, microplastiques) dans les sols amendés par des produits résiduaires organiques – Apport des sites longue durée du SOERE-PRO pour l’évaluation des risques.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MethaRPG - Temporalités des changements d’assolement associés au développement de la méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357707v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Organic aerosol Formation by Organic waste Recycling in Agriculture (SOFORA project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Contaminants organiques émergents (résidus médicamenteux, PFAS, microplastiques) dans les sols amendés par des produits résiduaires organiques – Apport des sites longue durée du SOERE-PRO pour l’évaluation des risques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Spaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Depuydt</w:t>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - Biogenic Hydrocarbons and the Atmosphere: Biosphere-Atmosphere Interactions and Impacts in the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain. 2024</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200601v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is green waste fertilization in agriculture an important source of VOC? A field study based on PTR-Qi-TOF-MS and eddy covariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-10015, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+                <w:t xml:space="preserve">Secondary Organic aerosol Formation by Organic waste Recycling in Agriculture (SOFORA project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference - Biogenic Hydrocarbons and the Atmosphere: Biosphere-Atmosphere Interactions and Impacts in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534024v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds and new particle formation from agricultural recycling of organic waste products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Haider</w:t>
+                <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Seefeld, Austria. Innsbruck University Press, pp.154-158, 2024, Contributions : 9th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
+              <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200564v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de cultures français associés à la méthanisation sans élevage sont-ils adaptés au changement climatique et permettent-ils de l'atténuer ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds and new particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2024 du Métaprogramme « Agriculture et forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Seefeld, Austria. Innsbruck University Press, pp.154-158, 2024, Contributions : 9th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559637v1</w:t>
+                <w:t xml:space="preserve">hal-05200564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de systèmes de culture associés à la méthanisation sans élevage en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15252,1159 +15360,1284 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Pau, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral monitoring of cattle slurry and digestate spreading on wheat crop at the field scale (Nouzilly, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Dodin</w:t>
+                <w:t xml:space="preserve">Les systèmes de cultures français associés à la méthanisation sans élevage sont-ils adaptés au changement climatique et permettent-ils de l'atténuer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Savoie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t>
+              <w:t xml:space="preserve">Séminaire 2024 du Métaprogramme « Agriculture et forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100872v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Sentinel-2 satellite images for monitoring manure and digestate spreadings on annual crops and grasslands over a farm (Nouzilly, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral monitoring of cattle slurry and digestate spreading on wheat crop at the field scale (Nouzilly, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100855v1</w:t>
+                <w:t xml:space="preserve">hal-04100872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated effects on C and N cycles of use of anaerobic digestate on cropped soils in France: a study coupling three-year field measurement, laboratory incubations, and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Moinard</w:t>
+                <w:t xml:space="preserve">Relevance of Sentinel-2 satellite images for monitoring manure and digestate spreadings on annual crops and grasslands over a farm (Nouzilly, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSoil 2021 Geneva Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, on line, Switzerland</w:t>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans (FRA), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949821v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">The integrated effects on C and N cycles of use of anaerobic digestate on cropped soils in France: a study coupling three-year field measurement, laboratory incubations, and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EUROSoil 2021 Geneva Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, on line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451212v1</w:t>
+                <w:t xml:space="preserve">hal-03949821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impacts of anaerobic digestion on C and N cycles using an anaerobic digestion model coupled to a soil-crop model at the scale of a French crop-livestock farming system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biomass Conference and Exhibition (EUBCE) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, on line, Italy. EUBCE 2021 Online Conference Proceedings</w:t>
+              <w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949814v1</w:t>
+                <w:t xml:space="preserve">hal-03451212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hunter Smith</w:t>
+                <w:t xml:space="preserve">Evaluation of the impacts of anaerobic digestion on C and N cycles using an anaerobic digestion model coupled to a soil-crop model at the scale of a French crop-livestock farming system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">European Biomass Conference and Exhibition (EUBCE) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on line, Italy. EUBCE 2021 Online Conference Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189603v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Potential of Sentinel-2 Satellite Images for Monitoring Green Waste Compost and Manure Amendments in Temperate Cropland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunter Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Montagne</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266442v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-PRO : un outil de gestion territoriale des PRO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 14 p., 2017</w:t>
+              <w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708609v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MAELIA-PRO : un outil de gestion territoriale des PRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wassenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 14 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décrire et localiser les combinaisons « sol – système de culture » sur un territoire avec l’outil RPG Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Piskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Orléans, France. , 2015, actes du séminaire RMT Sol et Territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16414,51 +16647,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation agricole des digestats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16478,2821 +16711,2909 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc, 377-401 (chapitre 14), 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (26)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°13 - Septembre 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°16 - Mars 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanine Martelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05454665v1</w:t>
+                <w:t xml:space="preserve">hal-05598596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro n° 9: Janvier 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">bulletin de veille Val Or N°11- Mai 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.13</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 17 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218284v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bulletin de veille Val Or N°11- Mai 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°13 - Septembre 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025, 17 pp</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454440v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°14 - Novembre 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro n° 9: Janvier 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025, 21 p</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454721v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Juillet 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°14 - Novembre 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 14 p</w:t>
+              <w:t xml:space="preserve">2025, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454396v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°10 - Mars 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Juillet 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 15 p</w:t>
+              <w:t xml:space="preserve">2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251567v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°10 - Mars 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633958v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mai 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743916v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mai 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601473v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : juillet 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744011v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Janvier 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : juillet 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458031v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Novembre 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Janvier 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370712v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370699v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03555782v1</w:t>
+                <w:t xml:space="preserve">hal-04370699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520627v1</w:t>
+                <w:t xml:space="preserve">hal-03555782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644281v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587984v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613746v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°32</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447713v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03512079v2</w:t>
+                <w:t xml:space="preserve">hal-03447713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.80</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...42 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829211v1</w:t>
+                <w:t xml:space="preserve">hal-03512079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.37</w:t>
+                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, 113 p</w:t>
+              <w:t xml:space="preserve">2016, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829209v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPG Explorer, notice d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.24</w:t>
+                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, 114 p</w:t>
+              <w:t xml:space="preserve">2015, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829208v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin d'information n° 4 L'Observatoire de Roujan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04974792v1</w:t>
+                <w:t xml:space="preserve">hal-01829208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin d'information n° 3 L'Observatoire de Roujan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Bulletin d'information n° 4 L'Observatoire de Roujan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kg3r-0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin d'information n° 3 L'Observatoire de Roujan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/py13-5j82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19302,270 +19623,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon soil stock change in an intensive crop field near Paris reveals significant carbon losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Gebleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROspective - organic waste products physicochemical dataset</w:t>
+                <w:t xml:space="preserve">PROspective - plant physicochemical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732202v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROspective - soil physicochemical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19600,201 +19921,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROspective - plant physicochemical dataset</w:t>
+                <w:t xml:space="preserve">PROspective - organic waste products physicochemical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montenach Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levavasseur Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732219v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROspective - agronomic management dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montenach Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19802,73 +20123,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural digestates, database of physico-chemical properties and process informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19920,51 +20241,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19974,531 +20295,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'Observatoire de Recherche sur les Produits Résiduaires Organiques (SOERE PRO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Detaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; VEOLIA. 2022, 39 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; VEOLIA. 2021, 38 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de scénarios d'évolutions des territoires agricoles intégrant les dynamiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20511,73 +20832,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2016, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du Registre Parcellaire Graphique avec RPG Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20590,51 +20911,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2015, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20644,171 +20965,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du paysage et fonctionnement hydrologique : application aux réseaux de fossés en zone viticole méditerranéenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Montpellier SupAgro, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00745506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du paysage et fonctionnement hydrologique : application aux réseaux de fossés en zone viticole méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02809219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20818,105 +21139,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestate from biogas -what impact on agricultural soils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. WEBINAR: Climate Farm Demo &amp; Climate Smart Advisors, Online, France. 2025, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId437"/>
+      <w:footerReference w:type="default" r:id="rId440"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21063,51 +21384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja G Keel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12856" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2023.2245371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1838214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105415" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00853-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10106-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105523" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Dox" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tordera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00571-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fjkk-6d10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sofia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2016.2516900" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.08.033" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2014.884644" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAG.2011.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribott&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05369018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levavasseur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495406v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seheno Rinasoa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262840v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262837v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262809v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262856v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644313v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vasseur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732255v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#232;le" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951996v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495315v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495123v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495462v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495521v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esculier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708607v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vandewalle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829206v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535315v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496754v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526050v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544632v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522911v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522915v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595924v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594017v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouckri Osman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576900v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100855v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829204v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975852v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454721v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829208v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974798v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py13-5j82" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732202v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montenach Denis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levavasseur Florent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732230v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732219v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732233v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732163v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291299v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Andronidis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952323v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513034v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535188v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829207v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745506v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809219v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114970v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja G Keel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12856" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2023.2245371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105415" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1838214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00853-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10106-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105523" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Dox" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tordera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00571-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fjkk-6d10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.08.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sofia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2016.2516900" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2014.884644" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAG.2011.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribott&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05369018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levavasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seheno Rinasoa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654536v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262840v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350813v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541985v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vasseur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189605v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732255v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#232;le" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951996v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495315v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495123v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495462v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495532v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495550v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608064v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esculier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708607v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544623v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mata" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vandewalle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829206v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496754v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544632v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523450v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807368v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596007v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594017v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouckri Osman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576900v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100855v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829204v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975852v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598596v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829211v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198268v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829209v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829208v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974798v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py13-5j82" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732219v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732230v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732202v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montenach Denis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levavasseur Florent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732233v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732163v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291299v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Andronidis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952323v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513034v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535188v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829207v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809219v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114970v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>