--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -1418,295 +1418,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Kouakou</w:t>
+                <w:t xml:space="preserve">Tristan M.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Enola Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876320v1</w:t>
+                <w:t xml:space="preserve">hal-03847046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enola Gilles</w:t>
+                <w:t xml:space="preserve">Patrice Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Esculier</w:t>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.224-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.13018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847046v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
               </w:r>
@@ -2304,550 +2304,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 18-year field experiment to assess how various types of organic waste used at European regulatory rates sustain crop yields and C, N, P, and K dynamics in a French calcareous soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Montenach</w:t>
+                <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Morel</w:t>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2022.105415⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662079v1</w:t>
+                <w:t xml:space="preserve">hal-03546659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human urine-based fertilizers: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2020.1838214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03329588v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human urine-based fertilizers: A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2020.1838214⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03160361v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An 18-year field experiment to assess how various types of organic waste used at European regulatory rates sustain crop yields and C, N, P, and K dynamics in a French calcareous soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kanari</w:t>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.105415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2022.105415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546659v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling local organic waste in peri-urban horticulture: a case-study in the Parisian region</w:t>
               </w:r>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C and N dynamics with repeated organic amendments can be simulated with the STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Dox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tordera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (4), pp.2847-2856. </w:t>
@@ -4213,51 +4213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The simple AMG model accurately simulates organic carbon storage in soils after repeated application of exogenous organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bent Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,230 +6348,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la télédétection à la cartographie des épandages de matières organiques : mise en oeuvre au niveau d'une exploitation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fertiliser avec des produits résiduaires organiques : quels potentiels et limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Livre Blanc Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797155v1</w:t>
+                <w:t xml:space="preserve">hal-04495406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertiliser avec des produits résiduaires organiques : quels potentiels et limites ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la télédétection à la cartographie des épandages de matières organiques : mise en oeuvre au niveau d'une exploitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre Blanc Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Gembloux, Belgique</w:t>
+              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495406v1</w:t>
+                <w:t xml:space="preserve">hal-04797155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des gisements issus du recyclage</w:t>
               </w:r>
@@ -7437,77 +7437,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de carbone et cultures intermédiaires à vocation énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7543,303 +7543,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone, azote, phosphore… L’enjeu de la durabilité des cycles biogéochimiques en agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinel-2 Imagery for Monitoring Exogenous Organic Matter Fertilizers on Winter Wheat Crop: Proximal and Satellite Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Garden Party AgroParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262840v1</w:t>
+                <w:t xml:space="preserve">hal-04350813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des effets à court et long termes du recyclage des Produits Résiduaires Organiques en agriculture avec l’outil PROLEG</w:t>
+                <w:t xml:space="preserve">Carbone, azote, phosphore… L’enjeu de la durabilité des cycles biogéochimiques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+              <w:t xml:space="preserve">Garden Party AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495508v1</w:t>
+                <w:t xml:space="preserve">hal-04262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 Imagery for Monitoring Exogenous Organic Matter Fertilizers on Winter Wheat Crop: Proximal and Satellite Approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction des effets à court et long termes du recyclage des Produits Résiduaires Organiques en agriculture avec l’outil PROLEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">XIII Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350813v1</w:t>
+                <w:t xml:space="preserve">hal-04495508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi spectral d’épandages de lisier et de digestat sur la culture de blé d’hiver</w:t>
               </w:r>
@@ -8887,64 +8887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9038,51 +9038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9114,316 +9114,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractéristiques amendantes des PRO et services agronomiques rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Crème</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiona Obriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Webinaire COMIFER les matières organiques dans les sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189483v1</w:t>
+                <w:t xml:space="preserve">hal-03495384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle valeur fertilisante azotée des produits organiques ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Crème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « Comment insérer de l’azote dans les systèmes de culture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambres d'Agriculture Bourgogne Franche-Comté ; Terres Inovia ; INRAE, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494869v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques amendantes des PRO et services agronomiques rendus</w:t>
+                <w:t xml:space="preserve">Quelle valeur fertilisante azotée des produits organiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fiona Obriot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire COMIFER les matières organiques dans les sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Webinaire « Comment insérer de l’azote dans les systèmes de culture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambres d'Agriculture Bourgogne Franche-Comté ; Terres Inovia ; INRAE, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495384v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la réactivité des produits résiduaires organiques sur la formation d'aérosols organiques secondaires</w:t>
               </w:r>
@@ -9534,64 +9534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10194,51 +10194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11070,51 +11070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrage du modèle AMG à l’aide de données au champ et de laboratoire pour simuler l’évolution de la matière organique des sols dans un contexte d’apports réguliers de divers produits résiduaires organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,234 +11159,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un outil d’évaluation multicritère des performances des systèmes de cultures utilisant des PRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">APIVALE 2019. Les produits résiduaires organiques : Ingrédients clés de la bioéconomie circulaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947666v1</w:t>
+                <w:t xml:space="preserve">hal-03495434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’évaluation multicritère des performances des systèmes de cultures utilisant des PRO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wassenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIVALE 2019. Les produits résiduaires organiques : Ingrédients clés de la bioéconomie circulaire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495434v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential C storage through the recycling of organic residues: experimental evidence and potential efficiency at the french national scale</w:t>
               </w:r>
@@ -11618,51 +11618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12136,51 +12136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
@@ -12298,234 +12298,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer des assolements de rotations à l’échelle d’un territoire agricole avec l’outil RPG-Explorer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel outil pour développer des systèmes de culture plus durables grâce à l’optimisation du recyclage des produits résiduaires organiques et l’insertion des légumineuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clotûre ABC'Terre, Atténuation du Bilan de gaz à effet de serre et stockage de carbone organique dans les sols à l'échelle d'un territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Beauvais, France. 18 p</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs PSDR 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Aspet, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544623v1</w:t>
+                <w:t xml:space="preserve">hal-01676928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel outil pour développer des systèmes de culture plus durables grâce à l’optimisation du recyclage des produits résiduaires organiques et l’insertion des légumineuses ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstituer des assolements de rotations à l’échelle d’un territoire agricole avec l’outil RPG-Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs PSDR 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Aspet, France. 3 p</w:t>
+              <w:t xml:space="preserve">Colloque de clotûre ABC'Terre, Atténuation du Bilan de gaz à effet de serre et stockage de carbone organique dans les sols à l'échelle d'un territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Beauvais, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676928v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère du retour au sol des PRO : apports et limites des différentes approches</w:t>
               </w:r>
@@ -12848,51 +12848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13284,51 +13284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPG EXPLORER : Un outil informatique facilitant le traitement en local des données du registre parcellaire graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14627,411 +14627,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is green waste fertilization in agriculture an important source of VOC? A field study based on PTR-Qi-TOF-MS and eddy covariance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Secondary Organic aerosol Formation by Organic waste Recycling in Agriculture (SOFORA project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anais Feron</w:t>
+                <w:t xml:space="preserve">J Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gordon Research Conference - Biogenic Hydrocarbons and the Atmosphere: Biosphere-Atmosphere Interactions and Impacts in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain. 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612087v1</w:t>
+                <w:t xml:space="preserve">hal-05200601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+                <w:t xml:space="preserve">Is green waste fertilization in agriculture an important source of VOC? A field study based on PTR-Qi-TOF-MS and eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+                <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-10015, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200568v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Organic aerosol Formation by Organic waste Recycling in Agriculture (SOFORA project)</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds (VOCs) and new particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K Haider</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Depuydt</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - Biogenic Hydrocarbons and the Atmosphere: Biosphere-Atmosphere Interactions and Impacts in the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain. 2024</w:t>
+              <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Versailles, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200601v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
               </w:r>
@@ -15043,77 +15043,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
@@ -16422,51 +16422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16504,51 +16504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et localiser les combinaisons « sol – système de culture » sur un territoire avec l’outil RPG Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16739,2881 +16739,3070 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (27)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°16 - Mars 2026</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°15 - Janvier 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026, 18 p</w:t>
+              <w:t xml:space="preserve">2026, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598596v1</w:t>
+                <w:t xml:space="preserve">hal-05618983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bulletin de veille Val Or N°11- Mai 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°16 - Mars 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 17 pp</w:t>
+              <w:t xml:space="preserve">2026, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454440v1</w:t>
+                <w:t xml:space="preserve">hal-05598596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°13 - Septembre 2025</w:t>
+                <w:t xml:space="preserve">bulletin de veille Val Or N°11- Mai 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 17 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanine Martelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05454665v1</w:t>
+                <w:t xml:space="preserve">hal-05454440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro n° 9: Janvier 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°12 - Juillet 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.13</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218284v1</w:t>
+                <w:t xml:space="preserve">hal-05620052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°14 - Novembre 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°13 - Septembre 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, 21 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454721v1</w:t>
+                <w:t xml:space="preserve">hal-05454665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Juillet 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro n° 9: Janvier 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025, 14 p</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454396v1</w:t>
+                <w:t xml:space="preserve">hal-05218284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°10 - Mars 2025</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°14 - Novembre 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 15 p</w:t>
+              <w:t xml:space="preserve">2025, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251567v1</w:t>
+                <w:t xml:space="preserve">hal-05454721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mai 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Juillet 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601473v1</w:t>
+                <w:t xml:space="preserve">hal-05454396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille ValOr PRO N°10 - Mars 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633958v1</w:t>
+                <w:t xml:space="preserve">hal-05251567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2024</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mai 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743916v1</w:t>
+                <w:t xml:space="preserve">hal-04601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : juillet 2024</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744011v1</w:t>
+                <w:t xml:space="preserve">hal-04633958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Janvier 2024</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458031v1</w:t>
+                <w:t xml:space="preserve">hal-04743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Novembre 2023</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : juillet 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370712v1</w:t>
+                <w:t xml:space="preserve">hal-04744011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2023</w:t>
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370699v1</w:t>
+                <w:t xml:space="preserve">hal-04458031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555782v1</w:t>
+                <w:t xml:space="preserve">hal-04370712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille ValOr Pro : Septembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bravin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03520627v1</w:t>
+                <w:t xml:space="preserve">hal-04370699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03644281v1</w:t>
+                <w:t xml:space="preserve">hal-03555782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587984v1</w:t>
+                <w:t xml:space="preserve">hal-03520627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613746v1</w:t>
+                <w:t xml:space="preserve">hal-03644281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°32</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447713v1</w:t>
+                <w:t xml:space="preserve">hal-03587984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512079v2</w:t>
+                <w:t xml:space="preserve">hal-03613746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.80</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2016, 150 p</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829211v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198268v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.37</w:t>
+                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, 113 p</w:t>
+              <w:t xml:space="preserve">2016, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829209v1</w:t>
+                <w:t xml:space="preserve">hal-01829211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.24</w:t>
+                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, 114 p</w:t>
+              <w:t xml:space="preserve">2015, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829208v1</w:t>
+                <w:t xml:space="preserve">hal-01198268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin d'information n° 4 L'Observatoire de Roujan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 113 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974792v1</w:t>
+                <w:t xml:space="preserve">hal-01829209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin d'information n° 3 L'Observatoire de Roujan</w:t>
+                <w:t xml:space="preserve">RPG Explorer, notice d'utilisation version 1.8.24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin d'information n° 4 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kg3r-0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin d'information n° 3 L'Observatoire de Roujan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/py13-5j82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19623,499 +19812,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon soil stock change in an intensive crop field near Paris reveals significant carbon losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Gebleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROspective - plant physicochemical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROspective - soil physicochemical dataset</w:t>
+                <w:t xml:space="preserve">PROspective - organic waste products physicochemical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Montenach</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montenach Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levavasseur Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732230v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROspective - organic waste products physicochemical dataset</w:t>
+                <w:t xml:space="preserve">PROspective - soil physicochemical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Levavasseur Florent</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732202v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROspective - agronomic management dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montenach Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20123,73 +20312,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural digestates, database of physico-chemical properties and process informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20241,51 +20430,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20295,51 +20484,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'Observatoire de Recherche sur les Produits Résiduaires Organiques (SOERE PRO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20348,116 +20537,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Detaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20466,360 +20655,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; VEOLIA. 2022, 39 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai QualiAgro - Étude de la valeur agronomique et des impacts environnementaux de composts d'origine urbaine - Synthèse des principaux résultats de l'année culturale 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Andronidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; VEOLIA. 2021, 38 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de scénarios d'évolutions des territoires agricoles intégrant les dynamiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20832,73 +21021,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2016, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du Registre Parcellaire Graphique avec RPG Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20911,51 +21100,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2015, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20965,171 +21154,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du paysage et fonctionnement hydrologique : application aux réseaux de fossés en zone viticole méditerranéenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Montpellier SupAgro, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00745506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du paysage et fonctionnement hydrologique : application aux réseaux de fossés en zone viticole méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02809219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21139,105 +21328,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestate from biogas -what impact on agricultural soils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. WEBINAR: Climate Farm Demo &amp; Climate Smart Advisors, Online, France. 2025, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId440"/>
+      <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21384,51 +21573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja G Keel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12856" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2023.2245371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105415" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1838214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00853-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10106-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105523" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Dox" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tordera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00571-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fjkk-6d10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.08.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sofia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2016.2516900" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2014.884644" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAG.2011.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribott&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05369018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levavasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seheno Rinasoa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654536v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262840v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350813v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541985v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vasseur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189605v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732255v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#232;le" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951996v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495315v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495123v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495462v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495532v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495550v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608064v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esculier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708607v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544623v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mata" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vandewalle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829206v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496754v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544632v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523450v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807368v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596007v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594017v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouckri Osman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576900v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100855v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829204v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975852v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598596v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829211v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198268v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829209v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829208v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974798v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py13-5j82" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732219v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732230v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732202v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montenach Denis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levavasseur Florent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732233v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732163v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291299v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Andronidis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952323v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513034v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535188v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829207v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809219v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114970v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja G Keel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Budai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae16bb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12856" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2023.2245371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2020.1838214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105415" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765968v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bijon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.37" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00853-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10106-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105523" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Dox" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tordera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00571-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13091616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fjkk-6d10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-020-10065-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.08.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sofia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2016.2516900" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2014.884644" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAG.2011.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribott&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05369018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levavasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784945v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seheno Rinasoa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654536v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541985v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559621v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vasseur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495384v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494869v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189605v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732255v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#232;le" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951996v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495315v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495123v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495462v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495434v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495532v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495550v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608064v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esculier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mouny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708607v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544623v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vandewalle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829206v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496754v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544632v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523450v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807368v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596007v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594017v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouckri Osman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576900v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100855v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829204v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975852v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618983v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598596v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454440v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620052v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454665v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218284v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454721v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454396v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251567v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601473v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633958v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743916v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744011v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458031v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370699v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829211v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198268v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829209v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829208v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974792v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kg3r-0466" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974798v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py13-5j82" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732219v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732202v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montenach Denis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levavasseur Florent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732230v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732233v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291299v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Andronidis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952323v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513034v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535188v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829207v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745506v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114970v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>