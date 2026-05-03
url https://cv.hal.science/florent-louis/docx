--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> florent Louis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Nickel(II) Iminopyridine Complex: Synthesis, Characterization, and Computational Exploration for Catalytic and Drug Design Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ghabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj Echouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202504587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative design and optimization of bioactive schiff bases using computational intelligence and molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Elgharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj Echouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-026-00769-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-dependent thermodynamics and kinetics of sulfate radical oxidation of metazachlor herbicide: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (12), pp.8679-8700. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11696-025-04343-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the reaction of hydrogen selenide with the Cl• atom and the •OH radical, and differences with the behavior of other hydrogen chalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Vega-Teijido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro L. Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.2768-2779. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c07002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Properties of Gaseous Selenium Species of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (50), pp.11662-11674. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c03608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study on the environmental oxidation of fenpyrazamine fungicide initiated by hydroxyl radical in the aqueous phase,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EM00606B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of metazachlor herbicide by ozone in the gas and aqueous phases: mechanistic, kinetics, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam-Tu Phan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (36), pp.49427-49439. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34453-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into the HO●-induced oxidation of chlorpyrifos pesticide: Mechanism, kinetics, ecotoxicity, and cholinesterase inhibition of degradants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.141085. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Calculation for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical: Mechanism and Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (48), pp.10328-10344. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c04375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into environmental oxidation of phosmet insecticide initiated by HO˙ radicals in gas and water – a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.2042 - 2056. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3em00325f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into the oxidation of quinmerac herbicide initiated by HO• radical in aqueous media: Mechanism, kinetics, and ecotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.109941. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of paracetamol and ketoprofenon activated charcoal prepared from the residue of the fruit of Butiacapitate: Experiments and theoretical interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454, pp.139943. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.139943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical-initiated decomposition of metazachlor herbicide in the gaseous and aqueous phases: Mechanism, kinetics, and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.137234. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Cu2+ adsorption mechanism on activated carbon using advanced statistical physics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.54882-54889. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical and kinetic studies of H-abstraction reaction of benzofurans and benzodioxins by H-atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1209, pp.113589. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2022.113589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multilayer physical model for the critical analysis of the adsorption of nicotinamide and propranolol on magnetic-activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Yahya Saeed Alzahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18483-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Ru oxides with air radiolysis products investigated by theoretical calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.153395. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced adsorption of ketoprofen and 2,4-dichlorophenoxyactic acid on Physalis peruviana fruit residue functionalized with H2SO4: Adsorption properties and statistical physics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.136773. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the competition between antioxidant activities and pro-oxidant risks of rosmarinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Tuan Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1499-1514. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA07599C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed kinetic study of hydrogen abstraction reactions of triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Černuśák Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.266-276. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of single and quaternary adsorption of Cu2+, Co2+, Ni2+ and Ag+ on sludge modified by alkaline fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.133674. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.133674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the adsorption of divalent metallic cations onto multi-walled carbon nanotubes functionalized with COOH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366, pp.120275. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical assessment of anionic dye adsorption on bone char using a multilayer statistical physics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Elizabeth Reynel-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didilia Ileana Mendoza-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bonilla-Petriciolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15264-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of an avocado seed hydrochar and its application as heavy metal adsorbent: Properties and advanced statistical physics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Hernández-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bonilla-Petriciolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didilia Ileana Mendoza-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.129472. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.129472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of 3-aminophenol and resorcinol on avocado seed activated carbon: Mathematical modelling, thermodynamic study and description of adsorbent performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bonilla-Petriciolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.116952. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reaction from C16H10 isomers by H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.113257. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical physics analysis of the adsorption of Fe3+, Al3+ and Cu2+ heavy metals on chitosan films via homogeneous and heterogeneous monolayer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.117617. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.117617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.113118. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2020.113118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Monohydration of Mercury Compounds of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c02772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and UV-radiation absorption activity of aaptamine derivatives – potential application for natural organic sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hoai Nam Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Tuan Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (35), pp.21433-21446. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA04146K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of the MP2.5 approximation for open-shell systems. Case study of atmospheric reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1186, pp.112901. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2020.112901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Tropospheric Microhydration Processes of Iodous Acid HOIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrHgO • + CO: Analogue of OH + CO and Reduction Path for Hg(II) in the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (10), pp.1777-1784. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the microhydration processes of iodine nitrogen oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (3), pp.e25792. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhydration of caesium metaborate: structural and thermochemical properties of CsBO2 + n H2O (n = 1–4) aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.207. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-019-4094-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of the Reaction of Pyrene Formation from Fluoranthene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.7491 - 7498. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Works on Iodine and Ruthenium Behavior in Severe Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), 020903 (13 p.). </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4038223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Hydrogen Peroxide with Br and I Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Physical Chemistry. Part A, 122 (4), pp.1053-1063. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Reactions of H Atoms with CH3I and CH2I2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (32), pp.6546-6557. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b04748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Reaction Mechanism and Kinetics of Iodic Acid with OH radical using Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ACS Earth Space Chemistry, 1, pp.227-235. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesium hydride: MS-CASPT2 potential energy curves and A1Σ+ → X1Σ+ absorption/emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Journal of Chemical Physics, 146, pp.104304. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of HIO2 species and Reactivity of Iodous Acid (HOIO) with OH radical: A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ACS Earth Space Chemistry, 1, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.6b00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-CASPT2 study of the ground and low lying states of CsH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Molecular Modeling, 23, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-017-3503-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the Microhydration of Iodic Acid (HOIO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Computational and theoretical Chemistry, 1094, pp.Pages 98-107. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of Ruthenium Oxyhydroxide Species and Their Impact on Volatile Speciations in Severe Nuclear Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.606-614. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of the I2O5 + H2O = 2 HOIO2 gas-phase reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chemical Physics Letters, 662, pp.114-119. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2016.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinetics of the Reaction C2H5• + HI → C2H6 + I• over an extended Temperature Range (213 - 623 K): Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zeitschrift für Physikalische Chemie, 229 (10-12), pp.Pages 1475-1502. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2015-0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the Kinetics of the Hydrogen Atom Abstraction Reactions from Cyclopropane by H, O (3P), and Cl (2P3/2) Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Journal of Chemical Kinetics, 47, pp.Pages 232-245. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Properties of Gaseous Ruthenium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.4961--4971. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of CHI3 with OH Radicals: X-Abstraction Reaction Pathways (X = H, I), Atmospheric Chemistry, and Nuclear Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9512-9520. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5051832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in mechanistic understanding of iodine behaviour in PHEBUS-FP tests with the help of ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annals of nuclear energy, 61, pp.170-178. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2013.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Reactivity of CH2ICl with OH Radicals: High-Level OVOS CCSD(T) Calculations for the X-Abstraction Pathways (X = H, Cl, or I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (4), pp.771-782. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312447x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of small iodine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Demovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (5), pp.058304. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/88/05/058304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the X-Abstraction Reactions (X = H, Br, or I) from CH2IBr by OH Radicals: Implications for Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227, pp.Pages 1337-1359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of very-short lived brominated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.514-532. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00877474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of H-Abstraction Reactions from CH3Cl and CH3Br Molecules by ClO and BrO Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hammaecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (17), pp.4396-4408. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp301557c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structures and thermodynamic properties of 12 gaseous cesium-containing species of nuclear safety interest: Cs2, CsH, CsO, Cs2O, CsX, and Cs2X2 (X=OH, Cl, Br, and I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 420 (1-3), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Data and Additivity Group Values for Ten Species of o -Xylene Low-Temperature Oxidation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hammaecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (1), pp.592-610. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp208382t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the NCN (3Σ−) biradical thermochemical properties: Implications for combustion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 967 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2011.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of CH3I and CH2I2 with OH radicals: A comparative study of the H- versus I-abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 965 (2-3), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the kinetics of the forward and reverse reactions HI+CH3=I+CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 517 (4-6), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2011.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité hétérogène du dioxyde d’azote sur des particules minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman imaging and atomic force microscopy of the surface reaction of NO2 and NaCl(100) under humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Laureyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CASPT2 Theoretical Study of the Kinetics of the 2-, 3-, and 4-Methylbenzylperoxy Radical Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (12), pp.2995-3003. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp811137d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the Kinetics of the Benzylperoxy Radical Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (26), pp.6045-6052. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711231c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric multiphase chemistry of 2,5- and 2,6-dimethylphenols: determination of the mass accommodation coefficients and the Henry’s law constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyassine Allou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (14), pp.1714. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B516193B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Mass Accommodation Coefficients of 2-Nitrophenol, 2-Methylphenol, 3-Methylphenol, and 4-Methylphenol on Aqueous Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (9), pp.1864-1872. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0474430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Combined ab Initio/Transition State Theory Study of the Kinetics of the Abstraction Reactions of Halogenated Methanes with Hydrogen Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (47), pp.10586-10593. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp047305a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Study of the Oxidation Reaction of CO by ClO Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (46), pp.9931-9936. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0348272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of Bromine-Containing Fluorinated Alkenes: Reactivity toward OH and UV Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Orkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (43), pp.10195-10199. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp014436s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Study of the Reactions of Methane with XO Radicals (X = F, Cl, or Br): Implications in Combustion Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (17), pp.4284-4289. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0028498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Expression for the Effective Mass in the One-Dimensional Treatment of Tunneling Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (49), pp.11034-11040. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0115345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab Initio Study of the Kinetics of the Reactions of Halomethanes with the Hydroxyl Radical. 3. Kinetic Parameters Predictions for the Potential Halon Replacements CH2FBr, CHFBr2 , CHFClBr, CHCl2Br, and CHClBr2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (9), pp.1599-1604. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp001923j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab Initio Study of the Kinetics of the Reactions of Halomethanes with the Hydroxyl Radical. 1. CH2Br 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (13), pp.2931-2938. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp991022e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab Initio Study of the Kinetics of the Reactions of Halomethanes with the Hydroxyl Radical. 2. A Comparison between Theoretical and Experimental Values of the Kinetic Parameters for 12 Partially Halogenated Methanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (38), pp.8773-8778. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp001225z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the reactions of CF3O2 radicals with Cl and NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Burgess, Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (22), pp.5087-5096. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A905933D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio theoretical studies of the reactions between fluorine atoms and halomethanes of type CHCl3-xFx ( x=0, 1, 2 or 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.383-389. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A807297C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and products studies of reactions between fluorine atoms and CHF3, CHClF2, CHCl2F and CHCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 94 (10), pp.1437-1445. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A800667I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Coefficients for the Gas Phase Reactions of CF3CH2F (HFC-134a) with Chlorine and Fluorine Atoms: Experimental and ab Initio Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaem Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (45), pp.8503-8507. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp972001s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Rate Coefficients for the Reactions of Chlorine Atoms with Halomethanes of Type CHCl3-xFx ( x = 0, 1, and 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaem Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (6), pp.2107-2113. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp951814i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Coefficients of the Reactions of Chlorine Atoms with Haloethanes of Type CH3CCl3-xFx (x = 0, 1, and 2): Experimental and ab Initio Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaem Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (32), pp.13531-13538. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9603243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (174)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical initiated oxidation of methylmercury hydroxide in the aqueous phase: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, High Tatras, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Tire Compounds Initiated by OH Radicals: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Endosulfan and Thiram Pesticides by HO• Radicals in Aqueous Phase: Mechanism and Kinetic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction Mechanisms of Atrazine Degradation via OH Radicals: A Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhumita Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on theoretical physical chemistry and atmospheric chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Cashmeran Towards Hydroxyl Radicals: Implications for Indoor and Outdoor Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fevre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different chalcogens behave in the atmosphere: a mechanistic and kinetic comparison of the CH3SCH3 and CH3SeCH3 reactivities with •OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into the oxidation of atrazine herbicide initiated by HO radical in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhumita Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 scientific day of the Cross-Disciplinary Project Aerosol at the heaRt of the Earth Atmosphere system (AREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level calculation for assessing OH-induced oxidation of pentachlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study on the HO●-initiated oxidation of chlorpyrifos pesticide: Mechanism, kinetics, and ecotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico investigation of DMSe and DMDSe and radicals, unraveling relevant molecular parameters: structural and thermochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the reaction of hydrogen selenide with chlorine atoms and hydroxyl radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Vega-Teijido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro L. Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfate Radical Anion-Initiated Oxidation of Metazachlor Herbicide in the Gas and Aqueous Phase : A Mechanistic and Kinetic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ai Nhung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental degradation of fenpyrazamine fungicide induced by HO• radical in water: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic and kinetics study of the hydroxyl radical-initial oxidation reaction of β-endosulfan pesticide in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Virtual Winter School on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosulfan Oxidation Initiated by Hydroxyl Radical in The Aqueous Phase: A Mechanistic and Kinetic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Effects on the Oxidation of Carbofuran Pesticide Initiated by Hydroxyl Radicals – A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is High-level Calculation Necessary for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical? DFT vs. Ab initio Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sveti Martin na Muri, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical-initiated oxidation of β-endosulfan pesticide in the aqueous phase: A mechanistic and kinetics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the first step of the atmospheric decomposition of methylated Se species upon exposure to ˙OH, using computational tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After work Graduate Programme "Science for a Changing Planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbofuran oxidation by HO radical in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental oxidation of phosmet insecticide by HO• radical in gas and water: Mechanism, kinetics, and ecotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermochemical properties of selenium-containing species using computational chemistry tools: implications for atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the microhydration of HOXO acids (X = Cl, Br) using computational chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kingkan Chaisaward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suarwee Akavipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanistic and Kinetics of the Oxidation of Chlorpyrifos by Hydroxyl Radicals in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the atmospheric cycling of selenium-containing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic and Kinetic Studies on the Oxidation of Quinmerac Herbicide Initiated by HO Radical in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of Phosmet Insecticide in the Gas Phase – Mechanistic and Kinetics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of Thiram fungicide decomposition by HO radical in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem2023 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic and kinetic studies of H-abstraction reactions from fenpyrazamine fungicide by HO• radicals in aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam-Tu Phan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study on the environmental oxidation of phosmet insecticide by HO• radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem23 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the monohydration processes of oxygenated mercury compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC ECR online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the adsorption of Methyl Iodide on model sea-salt surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the OH-initiated atmospheric degradation of dimethyl selenide and dimethyl diselenide using computational chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical initiated degradation of alpha-endosulfan insecticide in water - A mechanistic and kinetics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOꞏ-initiated Oxidation of Quinmerac Herbicide in Aqueous Media: Mechanistic and Kinetic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structures and thermochemical properties for selenium-containing species of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 scientific day of labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Villeneuve d' Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of bromous acid microhydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kingkan Chaisaward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suarwee Akavipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Atmospheric Breakdown of Relevant Methylated Selenium Species Upon Exposure to HO∙ Using Computational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on the OH-initiated atmospheric reaction of acetamiprid insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kingkan Chaisaward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suarwee Akavipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of OH-initiated decomposition of chlorpyrifos in the gaseous and aqueous phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of phosmet insecticide initiated by HO• radical in air and water environments: mechanistic, kinetic, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of phosmet herbicide initiated by HO·radical in air and water environments: mechanistic and kinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Study on the alpha-Endosulfan Decomposition by Hydroxyl Radicals in the Aqueous Phase – A Wastewater Treatment Implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twitter Latin American Conference on Environmental and Chemical Process Systems Engineering #LatinEnvChemPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally exploring the atmospheric breakdown of methylated Se species when exposed to OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theoretical study on the reaction of acetamiprid insecticide with hydroxyl radical: atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kingkan Chaisaward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suarwee Akavipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium content in selected Ecuadorian Coast cocoa growing soils: Convento parish case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan J. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullrich Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonny Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic and kinetic studies of the HO•-initiated reaction of fenpyrazamine fungicide in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic and Kinetic Studies of Hydroxyl-initiated Oxidation of Quinmerac Herbicide in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorpyrifos Insecticide Oxidation by Hydroxyl Radicals in the Environment: Mechanistic, Kinetics, and Ecotoxicity Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanistic and Kinetics Study of Ozonation of Phosmet Insecticide in the Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Oxidation of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I by the OH Radical: the Effect of Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics of representative quinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Kinetic Study of stilbene reaction formation from benzyl radicalat high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazachlor herbicide decomposition initiated by ozone and sulfate radical anion in environmental conditions – A mechanistic and kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Balatonszárszó, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of halogenated methylhydroperoxydes towards OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Esteves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Quinmerac by HO radical in aqueous media: A possible water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of Metazachlor Herbicide in the Atmosphere: Mechanistic and Kinetic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the effect of the water molecule on the reaction mechanism of OH radicals with CH3I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-radical-induced degradation of Metazachlor herbicide in aqueous phase - A kinetics and mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box modelling of the atmospheric chlorine chemistry using a new updated chemical mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of Stilbene formation from benzyl radicals at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Bouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of pentachlorophenol with OH Radicals: abstraction and addition reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of halogenated methyl hydroperoxides of atmospheric reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Esteves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of Metazachlor by Ozone in the Gas Phase: A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Tuan Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the kinetics of the H-abstraction reaction from triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms: implications in combustion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box modelling of tropospheric chlorine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenium in our atmosphere: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas and Aqueous Phase: A Mechanistic and Kinetic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight on antioxidant and UV absorption activities of Aaptamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hoai Nam Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Poster RSC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-initiated reaction of phosmet herbicide in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of trans-stilbene formation from benzyl radical at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Halogenated Polycyclic Aromatic Hydrocarbons with H Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bromine presence on H-transfer reactions from soot precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O on the adsorption of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I on NaCl using a force field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical interpretation of single and quaternary adsorption of Cu2+, Co2+, Ni2+ and Ag+ on sludge modified by alkaline fusion via physical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brominated Polycyclic Aromatics Hydrocarbons Reactivity with H Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0D modelling of the tropospheric chlorine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of H-abstraction reactions by H-atoms from selected oxygenated polycyclic aromatic hydrocarbons (OPAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Oxidation of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I by the OH Radical: the Effect of Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Chlorine Tropospheric Chemistry by a 0D Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Metazachlor Herbicide by Hydroxyl HO• Radical in Aqueous Phase - A Theoretical Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of phosmet insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen’s Reactivity with Halogenated Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of OH with CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatics Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientifc day of Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase OH-initiated degradation of metazachlor herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Tuan Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the monohydration processes of oxygenated mercury-containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monohydration of oxygenated mercury-containing compounds of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées « Théorie, Modélisation et Simulation », visioconférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational chemisty in the generation of detailed kinetic models for the combustion of hydrocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the monohydration processes of oxygenated mercury-containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes in Atmospheric and Astrochemical environnments (PATAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, virtually conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the reaction of OH with CH2ClOOH of atmospheric interest;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School Graduate Program Science for a Changing Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Organic Reactivity (ESOR2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed kinetic study of hydrogen abstraction reactions of PAHs by H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Symposium on Theoretical Chemistry (STC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric gas phase OH-initiated degradation of metazachlor herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournées « Théorie, Modélisation et Simulation », visioconférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the reactivity of CH2ICH2OH with OH radicals: implications for atmospheric iodine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Kozakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN GEOSCIENCES UNION GENERAL ASSEMBLY, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, France. 2021, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric iodine chemistry from molecular level to 0D/3D simulations: applications to Fukushima nuclear accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Session “Halogens in the troposphere”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I microhydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cecile Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I microhydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SCINEE - Atelier « Matériaux du nucléaire et transfert: approches expérimentale et théorique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the behaviour of iodine oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Matériaux du nucléaire et transfert : approches expérimentale et théorique » du GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR EMIE - Réunion plénière 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ile d'Oléron, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the reaction Cl + HOIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of BrHgO• reaction with CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization reaction of fluoranthene to pyrene: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference on Computational Science and Engineering (ICCSE-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ho-Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of pyrene formation from fluoranthene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of HIO2 species and reactivity of iodous acid with chlorine atom: A computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Srni, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of UHF and ROHF reference for the MP2.5 method. Case study of atmospheric reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the reaction mechanisms of iodous acid with chlorine atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a potassium iodide surface by gaseous ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Markovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric fate of iodomethanol, unimolecular decomposition and its reaction with OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of thermochemical properties of very short-lived brominated substances (VSLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of very short-lived species and their atmospheric degradation products: structures and thermochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of CH2IOH with OH radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Central European Symposium on Theoretical Chemistr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Srni, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of MP2.5 method in atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Congress of Theoretical Chemists of Latin Expression (CHITEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling iodine interactions with atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry if iodous acid HIO2; field measurements, thermochemistry, and gas -phase reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Rissanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Sipila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP2.5 method in atmospheric reactivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wisla, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ozone and water with KI aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Markovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction of ozone and water with KI aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical properties for iodine nitrogen oxides in gaseous and aqueous phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of CH3I and CH2I2 with H: (H, I)-abstraction and I-substitution reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Congress of Theoretical Chemists of Latin Expression (CHITEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of CH3I and CH2I2 with H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ozone and water on potassium iodide aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Markovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational chemistry for pollutant mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la chimie de l'iode dans l'atmosphère, Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and reactivity of iodic acid of atmospheric and nuclear issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of hydration and reactivity of iodic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the hydration of iodine oxides (V) in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling iodine interactions with atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the iodine interaction and transport in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of iodine nitroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques chimiques en lien avec la sûreté nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cecile Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio and DFT benchmarks of tungsten nanoclusters and tungsten hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Models and Data for Plasma-Material Interaction in Fusion Devices (MoD-PMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the cadmium chemistry in the primary circuit of a nuclear pressurized water reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des propriétés thermochimiques de composés gazeux de l'iode: implications en chimie atmosphérique et en sûreté nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the behaviour of iodine oxides: Implications for atmospheric chemistry and nuclear safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Japan-Czech-Slovak International Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W2, W4, WH, WH2: Ab initio and DFT benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Japan-Czech-Slovak International Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodoalkanes toward OH radicals : atmospheric chemistry challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the ruthenium behaviour during its transport in the primary circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodine oxides towards CO - Is it a relevant oxidation reaction in the atmosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the thermochemical properties of nitrogen iodine oxides, their microhydration processes, and the IO oxidation by CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W2, W4, WH, WH2: Ab initio and DFT benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la chimie du cadmium dans le circuit primaire d’un réacteur nucléaire à eau pressurisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rencontre des Chimistes Théoriciens Francophones (RCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the kinetics of gas-phase elementary reactions containing caesium species of nuclear safety interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagybörzsöny, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ruthenium chemistry in case of severe accidents occurring to a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTF2014 14ème Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and reactivity of CsxHy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kellö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sopron, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the kinetics of gas-phase elementary reactions containing caesium species of nuclear safety interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of CsxHyClusters in Negative Ion Sources for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kellö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of CsxByOz type of compounds and microsolvation of CsBO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sopron, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodoalkanes towards OH radicals - Atmospheric chemistry challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Znojmo, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of brominated very-short lived species (VSLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadriennal Ozone Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochimie des composés de type CsxByOz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre des Chimistes Théoriciens Francophones (RCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric degradation of two short-lived brominated hydrocarbons (CHBr3 and CH2Br2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of CsxByOz type of compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Applications of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité de l'aérosol marin à la pollution atmosphérique par NO2. Une étude de laboratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la qualité de l'air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interactions and reactions at the interface between aerosol particles covered with fatty acid films and gaseous pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research Course on Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies of the Heterogeneous Reactivity of Nitrogen Dioxide with Ammonium Sulphate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring heterogeneous uptake coefficients of NO2 on solid and liquid (NH4)2SO4 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Paul, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie troposphérique multiphasique des 2,5- et 2,6-xylénols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyassine Allou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique de la réaction F + CHF3 par la méthode du réacteur à écoulement couplée à une technique de prélèvement par faisceau moléculaire et d'analyse par spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Louis Pasteur, Société Française de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the OH-initiated oxidation mechanism of clomazone using computational chemistry tools: Implications for environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhumita Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP2 day of the Cross-Disciplinary Project Aerosol at the heaRt of the Earth Atmosphere system (AREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Se Atmospheric Journey Map with Cooperative Experiments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Hagiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on theoretical physical chemistry and atmospheric chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Aqueous Phase Reactivity of Pesticides Using in silico Tools: Implications for Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the Atmospheric Chemistry of Emerging Contaminants from a Molecular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico studies of the atmospheric reactivity of organic contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Merino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular-Level Understanding of Atmospheric Aerosols (MUOAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO•-initiated atmospheric degradation of chlorpyrifos pesticide: mechanistic, kinetic, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on relevant selenium compounds atmospherically active using in silico tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Vega-Teijido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réactivité atmosphérique de contaminants organiques : mécanismes, cinétique et écotoxicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique WP2 ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selenium in you: why we take an atmospheric interest in a disregarded element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the atmospheric degradation of pesticides using computational chemistry tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Japan-Czech-Slovakia (JCS) International Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational chemistry tools for assessing atmospheric chemistry of emerging contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Suehring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric fate of cashmeran from musk-smelling volatile chemical products (VCPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fevre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des masters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the gas phase adsorption of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I on sea-salt aerosol using computational chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO•-initiated aqueous phase degradation of metazachlor and quinmerac herbicides: mechanistic, kinetic, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de modélisation de la chimie de l'atmosphère : Etude de l'accident de Fukushima Daiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fevre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric oxidation of phosmet and quinmerac initiated by OH radicals: mechanistic, kinetic, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI International Congress of Theoretical Chemists of Latin Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas Phase: Mechanistic and Kinetics Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in tropospheric chemistry of iodomethanes using computational chemistry tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the atmospheric reactivity of pesticides with molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reactions of halogenated polycyclic aromatic hydrocarbons by H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chlorine chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of the Zr-Cr binary system in the framework of the ATF assessment in severe accident conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tougait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference (NuMat 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the adsorption of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I on ice and model sea-salt surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of microhydration on the atmospheric reactivity of iodomethane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent insights into atmospheric chemistry of phytosanitary products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box Modelling of Gas-Phase Atmospheric Chlorine Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientific day of the Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-15165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en température des équilibres de phases dans les systèmes chimiques d’intérêt pour le comportement des gaines ATF (Advanced Tolerant Fuel) en situation accidentelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche amont pour les réacteurs et les cycles de combustible NEEDS - GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of tetraphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism of the OH-initiated atmospheric degradation of 5-chlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclo[N]carbon rings and catenanes from different perspective. Disentangling molecular thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Kozakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Triennial Congress of the World Association of Theoretical and Computational Chemists WATOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction kinetics of the consumption mechanism of Oxygenated polycyclic Aromatic Hydrocarbons (OPAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of oxygenated mercury-containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Session “Halogens in the troposphere”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Reaction Mechanism of OH Radicals with Chloromethyl Hydroperoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Scientific Conference of Faculty of Natural Sciences, Comenius University in Bratislava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some new investigations of phase diagram and thermodynamic properties of Zr-Cr binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tougait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées annuelles du GDR Thermodynamique des matériaux haute-température (THERMATHT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Multimatériaux et Interfaces - LMI, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Atmospheric Degradation of Metazachlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Matériaux et l’ENergie (CIMEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen abstraction reaction of H atom from PAHs: electronic structure, reaction mechanism, and kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Matériaux et l’ENergie (CIMEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental aspects of atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st french-slovak workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the adsorption of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I on NaCl and ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP21-Rencontres de Chimie-Physique 2021-SCF21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the reaction OH+CH2ClOOH of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Session “Halogens in the troposphere”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie de l’iode : de la centrale à l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Matériaux du nucléaire et transfert : approches expérimentale et théorique » du GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GDR ThéMS (Dynamique quantique dans les systèmes moléculaires. Théorie modélisation simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IRePSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the reaction of BrHgO + CO: An analogue of OH + CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Northeast Regional Meeting on Kinetics and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Reduction of Hg(II) in the Gaseous Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GDR ThéMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhydration of HOIO: structural and thermochemical properties of HOIO + n H2O (n =1-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Burg Schlaining, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of iodous and iodic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie Atmosphérique de l'iode : de l'échelle moléculaire aux modèles de chimie transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical properties on reactivity of iodine-containing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of iodine from molecular level to chemistry-transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of iodine atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational chemistry for pollutant mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical properties of halogenated peroxy and alkoxy radicals of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wisla, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the fission products reactivity using quantum chemistry tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du ruthénium lors de son transport dans le circuit primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSN R&D Actions on FP Behaviour for RCS, Containment and FCVS in Severe Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Charlotte, United States. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE24-61104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ruthenium chemistry in primary circuit in severe accident conditions occurring to nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie-transport de l'iode radioactif dans l'atmosphère lors d'un accident nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of caesium - CASPT2 and coupled cluster studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII Congreso de Quimicos Teóricos de Expresión Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of iodine from molecular level to chemistry-transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII Congreso de Quimicos Teóricos de Expresión Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of iodine nitroxides (INOy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio and DFT benchmarking of tungsten nanoclusters and tungsten hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studentska vedecka Konferencia, PriF UK 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of some ruthenium gaseous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodine (V) oxides: implications for atmospheric chemistry and nuclear safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du ruthénium lors de son transport dans le circuit primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, L'Isle sur la Sorgue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the behaviour of iodine oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the microhydration processes of nitrogen iodine oxides: Implications for atmospheric chemistry and nuclear safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagybörzsöny, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du rôle du bore sur le comportement de l’iode dans le circuit primaire d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Presqu'ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of theoretical chemistry tools to nuclear safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of cesium borates compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of iodoalkanes towards OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Federic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric degradation of two short-lived brominated hydrocarbons (CHBr 3 and CH 2 Br 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de processus environnementaux à l’échelle moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRePSE Calculs scientifiques en environnement : modélisation, bases de données, moyens et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodoalkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Non-equilibrium Processes, Plasma, Combustion, and Atmospheric Phenomena (NEPCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sochi, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du rôle du bore sur le comportement de l’iode dans le circuit primaire d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of iodoalkanes with OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of theoretical chemistry to predict thermochemistry and reactivity of gaseous caesium species of nuclear safety interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Association of Theoretical and Computational Chemists (WATOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy iodine in spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Japan-Czech-Slovak Symposium for Theoretical and Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Byšice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la solvatation de composés d'intérêt en sûreté nucléaire et en chimie atmosphérique par simulations de dynamique moléculaire classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des produits de fission en conditions accidentelles dans un réacteur nucléaire : approche expérimentale et théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yathis Delicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur la coopération scientifique IRSN/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of NCN Mechanism: Contribution to Prompt-NO Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict theoretical quantitative thermokinetic parameters: Application to halogenated systems of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermokinetic Theoretical Study of the Isomerization Processes in Toluene and o-Xylene Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards affordable computational kinetics for combustion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Computational Chemistry to Combustion Processes: Generation of Reliable Thermokinetic Data for the Aromatics Oxidation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité hétérogène du dioxyde d’azote sur des particules minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation du dioxyde d’azote par des surfaces solides de chlorure de sodium et de sulfate d’ammonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interactions of NO2 with solid (NH4)2SO4 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous atmospheric aerosol chemistry: laboratory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, ECO-NET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of NO2 on mineral particles and aqueous surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECO-NET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité Hétérogène du dioxyde d’azote sur des pastilles de chlorure de sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité Hétérogène du dioxyde d’azote sur des surfaces aqueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des interactions du dioxyde d'azote avec des particules de sulfate d'ammonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of gas-phase phenolic compounds with aqueous aerosols: implications for tropospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyassine Allou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IUAPPA Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation du dioxyde d’azote dans des solutions aqueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer des paramètres cinétiques de réactions d’intérêt atmosphérique par des méthodes de chimie quantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interface Spectroscopie Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres cinétiques de réactions d’intérêt combustionnel par des méthodes de chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avancées dans le domaine de la cinétique chimique de combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation de dérivés phénoliques dans les aérosols aqueux : Implications atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Mass Accommodation Coefficients and Henry’s Law Constants of Phenolic Derivative: Implications for Tropospheric Multiphase Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feigenbrugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake Measurements of Phenolic Compounds by Water Droplets and Determination of their Henry’s Law Constants Over the Temperature Range 278-303 K: Implications for Tropospheric Multiphase Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feigenbrugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation de composés phénoliques dans les surfaces liquides aqueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Interdisciplinaire Qualité de l’Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation du benzaldéhyde dans les surfaces liquides aqueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Reactivity of H Atoms with a Series of Halomethanes in the Temperature Range of Combustion Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Computational Kinetics to Combustion Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Predict Kinetic Parameters Using the Combination of Electronic Structure Calculations and Transition State Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Bromine Substitution on the Lifetimes and Ozone Depletion Potentials of Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Orkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Halon Options Technical Working Conference (HOTWC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la réactivité d’une série d’halogénométhanes avec des atomes d’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General expression for the effective mass in the 1-D treatment of tunneling corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">222nd American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Studies of the Kinetics of the Reactions of OH Radicals with a Series of Haloalkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous processes of BrO radical on solid surfaces of seasalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2000 Eurotrac-2 "Transport and chemical transformation in the troposphere"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frugal Quantum Chemist Approach to Computational Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">220th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ab initio-Based Screening Tool for the Atmospheric Lifetimes of Halon Replacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Halon Options Technical Working Conference (HOTWC 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Quantum Chemical Treatment of the Kinetics of H-atom Abstraction Reactions: Implementation and Application of a Theoretical Screening Tool for Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a computational chemistry screening tool for the prediction of environmental properties of halogenated organics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Green Chemistry and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Study of the Mechanisms Governing the Gas-Phase Reaction between the OH radical and the Hydrofluoroether CHF2OCHF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous loss of BrO radicals on solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of the Eurotrac-2 Subproject "Chemical Mechanism Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies for Elucidating the Environmental Effects of Naturally Occurring and Anthropogenic Trace Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Orkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique ab initio de la cinétique des réactions du méthane avec les radicaux XO (X = F et Cl) dans la gamme de température 250 – 2500 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentale et théorique ab initio de la réaction des atomes de fluor avec les halogénométhanes de type CHCl3-xFx (x = 0, 1, 2 ou 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and ab Initio Theoretical Studies of the Reactions between Fluorine Atoms and a Series of Halogenated Methanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dégradation thermique de quelques composés organiques volatils d’intérêt industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klaeylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Clean Air Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique de la réaction des atomes de fluor avec le trifluorométhane CHF3. Approches expérimentale et théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Reactions of Atomic Chlorine with Halomethanes of Type CHCl3-xFx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaem Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique des processus de dégradation thermique de quelques solvants organiques entre 600 et 900 °C en vue de leur incinération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klaeylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales sur les Flammes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incinération par chauffage électrique : une nouvelle technique de traitement thermique des effluents gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Leriquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klaeylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Clean Air Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction kinetics of the consumption mechanism of Oxygenated Polycyclic Aromatic Hydrocarbons (OPAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Constant Calculation of Benzylperoxy Radical Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hammaecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors K. Han and T. Chu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Rate Constant Computations: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-54, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId702"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> florent Louis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Nickel(II) Iminopyridine Complex: Synthesis, Characterization, and Computational Exploration for Catalytic and Drug Design Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Ghabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj Echouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202504587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative design and optimization of bioactive schiff bases using computational intelligence and molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Elgharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Landolsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj Echouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-026-00769-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-dependent thermodynamics and kinetics of sulfate radical oxidation of metazachlor herbicide: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (12), pp.8679-8700. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11696-025-04343-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the reaction of hydrogen selenide with the Cl• atom and the •OH radical, and differences with the behavior of other hydrogen chalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Vega-Teijido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro L. Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.2768-2779. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c07002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Properties of Gaseous Selenium Species of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (50), pp.11662-11674. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c03608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study on the environmental oxidation of fenpyrazamine fungicide initiated by hydroxyl radical in the aqueous phase,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EM00606B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Calculation for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical: Mechanism and Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (48), pp.10328-10344. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c04375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into the HO●-induced oxidation of chlorpyrifos pesticide: Mechanism, kinetics, ecotoxicity, and cholinesterase inhibition of degradants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.141085. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of metazachlor herbicide by ozone in the gas and aqueous phases: mechanistic, kinetics, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam-Tu Phan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (36), pp.49427-49439. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34453-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into environmental oxidation of phosmet insecticide initiated by HO˙ radicals in gas and water – a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.2042 - 2056. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3em00325f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into the oxidation of quinmerac herbicide initiated by HO• radical in aqueous media: Mechanism, kinetics, and ecotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.109941. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of paracetamol and ketoprofenon activated charcoal prepared from the residue of the fruit of Butiacapitate: Experiments and theoretical interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454, pp.139943. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.139943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical-initiated decomposition of metazachlor herbicide in the gaseous and aqueous phases: Mechanism, kinetics, and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.137234. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical and kinetic studies of H-abstraction reaction of benzofurans and benzodioxins by H-atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1209, pp.113589. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2022.113589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multilayer physical model for the critical analysis of the adsorption of nicotinamide and propranolol on magnetic-activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Yahya Saeed Alzahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18483-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Cu2+ adsorption mechanism on activated carbon using advanced statistical physics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.54882-54889. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Ru oxides with air radiolysis products investigated by theoretical calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.153395. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced adsorption of ketoprofen and 2,4-dichlorophenoxyactic acid on Physalis peruviana fruit residue functionalized with H2SO4: Adsorption properties and statistical physics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.136773. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the competition between antioxidant activities and pro-oxidant risks of rosmarinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Tuan Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1499-1514. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA07599C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed kinetic study of hydrogen abstraction reactions of triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Černuśák Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.266-276. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the adsorption of divalent metallic cations onto multi-walled carbon nanotubes functionalized with COOH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366, pp.120275. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of single and quaternary adsorption of Cu2+, Co2+, Ni2+ and Ag+ on sludge modified by alkaline fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.133674. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.133674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical assessment of anionic dye adsorption on bone char using a multilayer statistical physics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Elizabeth Reynel-Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didilia Ileana Mendoza-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bonilla-Petriciolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15264-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of an avocado seed hydrochar and its application as heavy metal adsorbent: Properties and advanced statistical physics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Hernández-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bonilla-Petriciolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didilia Ileana Mendoza-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.129472. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.129472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of 3-aminophenol and resorcinol on avocado seed activated carbon: Mathematical modelling, thermodynamic study and description of adsorbent performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bonilla-Petriciolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.116952. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reaction from C16H10 isomers by H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.113257. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical physics analysis of the adsorption of Fe3+, Al3+ and Cu2+ heavy metals on chitosan films via homogeneous and heterogeneous monolayer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.117617. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.117617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.113118. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2020.113118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and UV-radiation absorption activity of aaptamine derivatives – potential application for natural organic sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hoai Nam Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Tuan Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (35), pp.21433-21446. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA04146K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Monohydration of Mercury Compounds of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c02772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Tropospheric Microhydration Processes of Iodous Acid HOIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrHgO • + CO: Analogue of OH + CO and Reduction Path for Hg(II) in the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (10), pp.1777-1784. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of the MP2.5 approximation for open-shell systems. Case study of atmospheric reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1186, pp.112901. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2020.112901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of the Reaction of Pyrene Formation from Fluoranthene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.7491 - 7498. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhydration of caesium metaborate: structural and thermochemical properties of CsBO2 + n H2O (n = 1–4) aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.207. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-019-4094-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the microhydration processes of iodine nitrogen oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (3), pp.e25792. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Hydrogen Peroxide with Br and I Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Physical Chemistry. Part A, 122 (4), pp.1053-1063. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Reactions of H Atoms with CH3I and CH2I2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (32), pp.6546-6557. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b04748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Works on Iodine and Ruthenium Behavior in Severe Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), 020903 (13 p.). </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4038223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesium hydride: MS-CASPT2 potential energy curves and A1Σ+ → X1Σ+ absorption/emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Journal of Chemical Physics, 146, pp.104304. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Reaction Mechanism and Kinetics of Iodic Acid with OH radical using Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ACS Earth Space Chemistry, 1, pp.227-235. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of HIO2 species and Reactivity of Iodous Acid (HOIO) with OH radical: A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ACS Earth Space Chemistry, 1, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.6b00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-CASPT2 study of the ground and low lying states of CsH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Molecular Modeling, 23, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-017-3503-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of Ruthenium Oxyhydroxide Species and Their Impact on Volatile Speciations in Severe Nuclear Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.606-614. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the Microhydration of Iodic Acid (HOIO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Computational and theoretical Chemistry, 1094, pp.Pages 98-107. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of the I2O5 + H2O = 2 HOIO2 gas-phase reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chemical Physics Letters, 662, pp.114-119. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2016.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the Kinetics of the Hydrogen Atom Abstraction Reactions from Cyclopropane by H, O (3P), and Cl (2P3/2) Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, International Journal of Chemical Kinetics, 47, pp.Pages 232-245. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinetics of the Reaction C2H5• + HI → C2H6 + I• over an extended Temperature Range (213 - 623 K): Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zeitschrift für Physikalische Chemie, 229 (10-12), pp.Pages 1475-1502. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zpch-2015-0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Properties of Gaseous Ruthenium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.4961--4971. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of CHI3 with OH Radicals: X-Abstraction Reaction Pathways (X = H, I), Atmospheric Chemistry, and Nuclear Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9512-9520. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5051832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Reactivity of CH2ICl with OH Radicals: High-Level OVOS CCSD(T) Calculations for the X-Abstraction Pathways (X = H, Cl, or I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (4), pp.771-782. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312447x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in mechanistic understanding of iodine behaviour in PHEBUS-FP tests with the help of ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annals of nuclear energy, 61, pp.170-178. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2013.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of small iodine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Demovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (5), pp.058304. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/88/05/058304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the X-Abstraction Reactions (X = H, Br, or I) from CH2IBr by OH Radicals: Implications for Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227, pp.Pages 1337-1359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of very-short lived brominated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.514-532. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00877474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of H-Abstraction Reactions from CH3Cl and CH3Br Molecules by ClO and BrO Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hammaecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (17), pp.4396-4408. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp301557c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structures and thermodynamic properties of 12 gaseous cesium-containing species of nuclear safety interest: Cs2, CsH, CsO, Cs2O, CsX, and Cs2X2 (X=OH, Cl, Br, and I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 420 (1-3), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of CH3I and CH2I2 with OH radicals: A comparative study of the H- versus I-abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 965 (2-3), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the NCN (3Σ−) biradical thermochemical properties: Implications for combustion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 967 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2011.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Data and Additivity Group Values for Ten Species of o -Xylene Low-Temperature Oxidation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hammaecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (1), pp.592-610. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp208382t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the kinetics of the forward and reverse reactions HI+CH3=I+CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 517 (4-6), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2011.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité hétérogène du dioxyde d’azote sur des particules minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CASPT2 Theoretical Study of the Kinetics of the 2-, 3-, and 4-Methylbenzylperoxy Radical Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (12), pp.2995-3003. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp811137d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman imaging and atomic force microscopy of the surface reaction of NO2 and NaCl(100) under humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Laureyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the Kinetics of the Benzylperoxy Radical Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (26), pp.6045-6052. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711231c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric multiphase chemistry of 2,5- and 2,6-dimethylphenols: determination of the mass accommodation coefficients and the Henry’s law constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyassine Allou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (14), pp.1714. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B516193B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Mass Accommodation Coefficients of 2-Nitrophenol, 2-Methylphenol, 3-Methylphenol, and 4-Methylphenol on Aqueous Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (9), pp.1864-1872. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0474430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Combined ab Initio/Transition State Theory Study of the Kinetics of the Abstraction Reactions of Halogenated Methanes with Hydrogen Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (47), pp.10586-10593. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp047305a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Study of the Oxidation Reaction of CO by ClO Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (46), pp.9931-9936. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0348272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry of Bromine-Containing Fluorinated Alkenes: Reactivity toward OH and UV Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Orkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (43), pp.10195-10199. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp014436s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Study of the Reactions of Methane with XO Radicals (X = F, Cl, or Br): Implications in Combustion Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (17), pp.4284-4289. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0028498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Expression for the Effective Mass in the One-Dimensional Treatment of Tunneling Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (49), pp.11034-11040. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0115345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab Initio Study of the Kinetics of the Reactions of Halomethanes with the Hydroxyl Radical. 3. Kinetic Parameters Predictions for the Potential Halon Replacements CH2FBr, CHFBr2 , CHFClBr, CHCl2Br, and CHClBr2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (9), pp.1599-1604. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp001923j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab Initio Study of the Kinetics of the Reactions of Halomethanes with the Hydroxyl Radical. 1. CH2Br 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (13), pp.2931-2938. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp991022e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab Initio Study of the Kinetics of the Reactions of Halomethanes with the Hydroxyl Radical. 2. A Comparison between Theoretical and Experimental Values of the Kinetic Parameters for 12 Partially Halogenated Methanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (38), pp.8773-8778. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp001225z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the reactions of CF3O2 radicals with Cl and NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Burgess, Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (22), pp.5087-5096. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A905933D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and products studies of reactions between fluorine atoms and CHF3, CHClF2, CHCl2F and CHCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 94 (10), pp.1437-1445. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A800667I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio theoretical studies of the reactions between fluorine atoms and halomethanes of type CHCl3-xFx ( x=0, 1, 2 or 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.383-389. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A807297C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Coefficients for the Gas Phase Reactions of CF3CH2F (HFC-134a) with Chlorine and Fluorine Atoms: Experimental and ab Initio Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaem Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (45), pp.8503-8507. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp972001s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Coefficients of the Reactions of Chlorine Atoms with Haloethanes of Type CH3CCl3-xFx (x = 0, 1, and 2): Experimental and ab Initio Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaem Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (32), pp.13531-13538. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9603243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Rate Coefficients for the Reactions of Chlorine Atoms with Halomethanes of Type CHCl3-xFx ( x = 0, 1, and 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaem Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (6), pp.2107-2113. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp951814i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (174)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction Mechanisms of Atrazine Degradation via OH Radicals: A Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhumita Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on theoretical physical chemistry and atmospheric chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Endosulfan and Thiram Pesticides by HO• Radicals in Aqueous Phase: Mechanism and Kinetic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Tire Compounds Initiated by OH Radicals: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical initiated oxidation of methylmercury hydroxide in the aqueous phase: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, High Tatras, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Cashmeran Towards Hydroxyl Radicals: Implications for Indoor and Outdoor Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fevre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different chalcogens behave in the atmosphere: a mechanistic and kinetic comparison of the CH3SCH3 and CH3SeCH3 reactivities with •OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insights into the oxidation of atrazine herbicide initiated by HO radical in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhumita Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 scientific day of the Cross-Disciplinary Project Aerosol at the heaRt of the Earth Atmosphere system (AREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level calculation for assessing OH-induced oxidation of pentachlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic and kinetics study of the hydroxyl radical-initial oxidation reaction of β-endosulfan pesticide in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Virtual Winter School on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental degradation of fenpyrazamine fungicide induced by HO• radical in water: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the reaction of hydrogen selenide with chlorine atoms and hydroxyl radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Vega-Teijido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro L. Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfate Radical Anion-Initiated Oxidation of Metazachlor Herbicide in the Gas and Aqueous Phase : A Mechanistic and Kinetic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ai Nhung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico investigation of DMSe and DMDSe and radicals, unraveling relevant molecular parameters: structural and thermochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study on the HO●-initiated oxidation of chlorpyrifos pesticide: Mechanism, kinetics, and ecotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosulfan Oxidation Initiated by Hydroxyl Radical in The Aqueous Phase: A Mechanistic and Kinetic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is High-level Calculation Necessary for Assessing the Atmospheric Reactivity of Pentachlorophenol with Hydroxyl Radical? DFT vs. Ab initio Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sveti Martin na Muri, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Effects on the Oxidation of Carbofuran Pesticide Initiated by Hydroxyl Radicals – A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem24 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mexico City (online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical-initiated oxidation of β-endosulfan pesticide in the aqueous phase: A mechanistic and kinetics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the first step of the atmospheric decomposition of methylated Se species upon exposure to ˙OH, using computational tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After work Graduate Programme "Science for a Changing Planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbofuran oxidation by HO radical in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental oxidation of phosmet insecticide by HO• radical in gas and water: Mechanism, kinetics, and ecotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster LinkedIn Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structures and thermochemical properties for selenium-containing species of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 scientific day of labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Villeneuve d' Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of bromous acid microhydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kingkan Chaisaward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suarwee Akavipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Atmospheric Breakdown of Relevant Methylated Selenium Species Upon Exposure to HO∙ Using Computational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on the OH-initiated atmospheric reaction of acetamiprid insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kingkan Chaisaward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suarwee Akavipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of OH-initiated decomposition of chlorpyrifos in the gaseous and aqueous phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOꞏ-initiated Oxidation of Quinmerac Herbicide in Aqueous Media: Mechanistic and Kinetic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the monohydration processes of oxygenated mercury compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC ECR online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the OH-initiated atmospheric degradation of dimethyl selenide and dimethyl diselenide using computational chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl radical initiated degradation of alpha-endosulfan insecticide in water - A mechanistic and kinetics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the adsorption of Methyl Iodide on model sea-salt surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of Thiram fungicide decomposition by HO radical in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem2023 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic and kinetic studies of H-abstraction reactions from fenpyrazamine fungicide by HO• radicals in aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam-Tu Phan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic and Kinetic Studies on the Oxidation of Quinmerac Herbicide Initiated by HO Radical in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of Phosmet Insecticide in the Gas Phase – Mechanistic and Kinetics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter School on Computational Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study on the environmental oxidation of phosmet insecticide by HO• radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem23 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermochemical properties of selenium-containing species using computational chemistry tools: implications for atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of Quantum Chemistry (ICQC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the microhydration of HOXO acids (X = Cl, Br) using computational chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kingkan Chaisaward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suarwee Akavipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the atmospheric cycling of selenium-containing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanistic and Kinetics of the Oxidation of Chlorpyrifos by Hydroxyl Radicals in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of phosmet insecticide initiated by HO• radical in air and water environments: mechanistic, kinetic, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 iCACGP-IGAC ECR online conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of phosmet herbicide initiated by HO·radical in air and water environments: mechanistic and kinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Study on the alpha-Endosulfan Decomposition by Hydroxyl Radicals in the Aqueous Phase – A Wastewater Treatment Implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twitter Latin American Conference on Environmental and Chemical Process Systems Engineering #LatinEnvChemPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally exploring the atmospheric breakdown of methylated Se species when exposed to OH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theoretical study on the reaction of acetamiprid insecticide with hydroxyl radical: atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kingkan Chaisaward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suarwee Akavipat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#LatinXChem23 Twitter Poster Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mexico City/Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium content in selected Ecuadorian Coast cocoa growing soils: Convento parish case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan J. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullrich Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonny Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanistic and Kinetics Study of Ozonation of Phosmet Insecticide in the Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 #RSCPoster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic and kinetic studies of the HO•-initiated reaction of fenpyrazamine fungicide in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorpyrifos Insecticide Oxidation by Hydroxyl Radicals in the Environment: Mechanistic, Kinetics, and Ecotoxicity Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic and Kinetic Studies of Hydroxyl-initiated Oxidation of Quinmerac Herbicide in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of Metazachlor by Ozone in the Gas Phase: A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Tuan Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of halogenated methyl hydroperoxides of atmospheric reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Esteves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of pentachlorophenol with OH Radicals: abstraction and addition reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the degradation of tetrachlorophenol in the atmosphere by hydroxyl radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of Metazachlor Herbicide in the Atmosphere: Mechanistic and Kinetic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-initiated atmospheric degradation of phosmet insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of Stilbene formation from benzyl radicals at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Bouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the effect of the water molecule on the reaction mechanism of OH radicals with CH3I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-radical-induced degradation of Metazachlor herbicide in aqueous phase - A kinetics and mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Quinmerac by HO radical in aqueous media: A possible water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box modelling of the atmospheric chlorine chemistry using a new updated chemical mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Balatonszárszó, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of pentachlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of halogenated methylhydroperoxydes towards OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Esteves Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Kinetic Study of stilbene reaction formation from benzyl radicalat high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazachlor herbicide decomposition initiated by ozone and sulfate radical anion in environmental conditions – A mechanistic and kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics of representative quinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-initiated atmospheric degradation of 2,3,4,5-chlorophenol insectide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Oxidation of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I by the OH Radical: the Effect of Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box modelling of tropospheric chlorine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenium in our atmosphere: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas and Aqueous Phase: A Mechanistic and Kinetic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight on antioxidant and UV absorption activities of Aaptamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hoai Nam Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Poster RSC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-initiated reaction of phosmet herbicide in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Chemical Bonding CBOND2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of trans-stilbene formation from benzyl radical at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the kinetics of the H-abstraction reaction from triphenylene, benzo[e]pyrene, dibenzo[fg,op]naphtacene, and coronene by H atoms: implications in combustion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Calgary, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Halogenated Polycyclic Aromatic Hydrocarbons with H Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O on the adsorption of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I on NaCl using a force field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical interpretation of single and quaternary adsorption of Cu2+, Co2+, Ni2+ and Ag+ on sludge modified by alkaline fusion via physical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brominated Polycyclic Aromatics Hydrocarbons Reactivity with H Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the atmospheric fate of phosmet insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bromine presence on H-transfer reactions from soot precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0D modelling of the tropospheric chlorine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of H-abstraction reactions by H-atoms from selected oxygenated polycyclic aromatic hydrocarbons (OPAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Chlorine Tropospheric Chemistry by a 0D Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Metazachlor Herbicide by Hydroxyl HO• Radical in Aqueous Phase - A Theoretical Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Oxidation of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I by the OH Radical: the Effect of Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the OH-initiated atmospheric degradation of several polychlorophenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 2,3,4,5-tetrachlorophenol with OH radicals in the atmosphere: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between iron ions chelating-based antioxidant properties and Fenton-type pro-oxidant risks of rosmarinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Ai Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Tuan Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter School on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen’s Reactivity with Halogenated Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Latin American Conference EnvChemPSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of H Atoms with Halogenated Polycyclic Aromatics Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientifc day of Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of OH with CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientific day of labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the atmospheric reactivity of OH radicals with 2,3,4,5-chlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase OH-initiated degradation of metazachlor herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Poster Twitter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of phosmet insecticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed kinetic study of hydrogen abstraction reactions of PAHs by H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Symposium on Theoretical Chemistry (STC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Organic Reactivity (ESOR2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the reaction of OH with CH2ClOOH of atmospheric interest;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School Graduate Program Science for a Changing Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the monohydration processes of oxygenated mercury-containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes in Atmospheric and Astrochemical environnments (PATAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, virtually conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the potential energy surface for the isomerization reaction of fluoranthene to aceanthrylene: Implications for combustion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational chemisty in the generation of detailed kinetic models for the combustion of hydrocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monohydration of oxygenated mercury-containing compounds of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées « Théorie, Modélisation et Simulation », visioconférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the monohydration processes of oxygenated mercury-containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric gas phase OH-initiated degradation of metazachlor herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournées « Théorie, Modélisation et Simulation », visioconférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the reactivity of CH2ICH2OH with OH radicals: implications for atmospheric iodine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Kozakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN GEOSCIENCES UNION GENERAL ASSEMBLY, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, France. 2021, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the atmospheric degradation of metazachlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LatinXChem2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtually twitter conference, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I microhydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cecile Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric iodine chemistry from molecular level to 0D/3D simulations: applications to Fukushima nuclear accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Session “Halogens in the troposphere”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR EMIE - Réunion plénière 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ile d'Oléron, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I microhydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SCINEE - Atelier « Matériaux du nucléaire et transfert: approches expérimentale et théorique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the behaviour of iodine oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Matériaux du nucléaire et transfert : approches expérimentale et théorique » du GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of BrHgO• reaction with CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the reaction Cl + HOIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization reaction of fluoranthene to pyrene: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference on Computational Science and Engineering (ICCSE-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ho-Chi Minh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of pyrene formation from fluoranthene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a potassium iodide surface by gaseous ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Markovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the reaction mechanisms of iodous acid with chlorine atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of UHF and ROHF reference for the MP2.5 method. Case study of atmospheric reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of HIO2 species and reactivity of iodous acid with chlorine atom: A computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Srni, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric fate of iodomethanol, unimolecular decomposition and its reaction with OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of thermochemical properties of very short-lived brominated substances (VSLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of very short-lived species and their atmospheric degradation products: structures and thermochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of CH2IOH with OH radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Central European Symposium on Theoretical Chemistr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Srni, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP2.5 method in atmospheric reactivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wisla, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry if iodous acid HIO2; field measurements, thermochemistry, and gas -phase reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Rissanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Sipila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of MP2.5 method in atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Congress of Theoretical Chemists of Latin Expression (CHITEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling iodine interactions with atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ozone and water with KI aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Markovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction of ozone and water with KI aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical properties for iodine nitrogen oxides in gaseous and aqueous phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of CH3I and CH2I2 with H: (H, I)-abstraction and I-substitution reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Congress of Theoretical Chemists of Latin Expression (CHITEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of ozone and water on potassium iodide aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Markovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational chemistry for pollutant mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of CH3I and CH2I2 with H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la chimie de l'iode dans l'atmosphère, Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of hydration and reactivity of iodic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and reactivity of iodic acid of atmospheric and nuclear issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the hydration of iodine oxides (V) in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling iodine interactions with atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the iodine interaction and transport in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of iodine nitroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the cadmium chemistry in the primary circuit of a nuclear pressurized water reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio and DFT benchmarks of tungsten nanoclusters and tungsten hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Models and Data for Plasma-Material Interaction in Fusion Devices (MoD-PMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des propriétés thermochimiques de composés gazeux de l'iode: implications en chimie atmosphérique et en sûreté nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques chimiques en lien avec la sûreté nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cecile Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the ruthenium behaviour during its transport in the primary circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvi M. O. Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodoalkanes toward OH radicals : atmospheric chemistry challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the behaviour of iodine oxides: Implications for atmospheric chemistry and nuclear safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Japan-Czech-Slovak International Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W2, W4, WH, WH2: Ab initio and DFT benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Japan-Czech-Slovak International Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the thermochemical properties of nitrogen iodine oxides, their microhydration processes, and the IO oxidation by CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodine oxides towards CO - Is it a relevant oxidation reaction in the atmosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W2, W4, WH, WH2: Ab initio and DFT benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the kinetics of gas-phase elementary reactions containing caesium species of nuclear safety interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagybörzsöny, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la chimie du cadmium dans le circuit primaire d’un réacteur nucléaire à eau pressurisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Allouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rencontre des Chimistes Théoriciens Francophones (RCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ruthenium chemistry in case of severe accidents occurring to a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTF2014 14ème Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and reactivity of CsxHy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kellö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sopron, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the kinetics of gas-phase elementary reactions containing caesium species of nuclear safety interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of CsxHyClusters in Negative Ion Sources for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kellö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of CsxByOz type of compounds and microsolvation of CsBO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sopron, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodoalkanes towards OH radicals - Atmospheric chemistry challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Znojmo, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry of CsxByOz type of compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Applications of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric degradation of two short-lived brominated hydrocarbons (CHBr3 and CH2Br2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of brominated very-short lived species (VSLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadriennal Ozone Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochimie des composés de type CsxByOz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre des Chimistes Théoriciens Francophones (RCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité de l'aérosol marin à la pollution atmosphérique par NO2. Une étude de laboratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la qualité de l'air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interactions and reactions at the interface between aerosol particles covered with fatty acid films and gaseous pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Scolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research Course on Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring heterogeneous uptake coefficients of NO2 on solid and liquid (NH4)2SO4 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Paul, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies of the Heterogeneous Reactivity of Nitrogen Dioxide with Ammonium Sulphate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie troposphérique multiphasique des 2,5- et 2,6-xylénols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyassine Allou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique de la réaction F + CHF3 par la méthode du réacteur à écoulement couplée à une technique de prélèvement par faisceau moléculaire et d'analyse par spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Louis Pasteur, Société Française de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the OH-initiated oxidation mechanism of clomazone using computational chemistry tools: Implications for environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhumita Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP2 day of the Cross-Disciplinary Project Aerosol at the heaRt of the Earth Atmosphere system (AREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Se Atmospheric Journey Map with Cooperative Experiments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Hagiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on theoretical physical chemistry and atmospheric chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Aqueous Phase Reactivity of Pesticides Using in silico Tools: Implications for Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the Atmospheric Chemistry of Emerging Contaminants from a Molecular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the atmospheric degradation of pesticides using computational chemistry tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Japan-Czech-Slovakia (JCS) International Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réactivité atmosphérique de contaminants organiques : mécanismes, cinétique et écotoxicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique WP2 ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selenium in you: why we take an atmospheric interest in a disregarded element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Borduas-Dedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 scientific day of the Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico studies of the atmospheric reactivity of organic contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Merino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular-Level Understanding of Atmospheric Aerosols (MUOAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on relevant selenium compounds atmospherically active using in silico tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Cartayrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc E. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Vega-Teijido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO•-initiated atmospheric degradation of chlorpyrifos pesticide: mechanistic, kinetic, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational chemistry tools for assessing atmospheric chemistry of emerging contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Suehring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric fate of cashmeran from musk-smelling volatile chemical products (VCPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fevre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des masters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the gas phase adsorption of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I on sea-salt aerosol using computational chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO•-initiated aqueous phase degradation of metazachlor and quinmerac herbicides: mechanistic, kinetic, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de modélisation de la chimie de l'atmosphère : Etude de l'accident de Fukushima Daiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fevre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric oxidation of phosmet and quinmerac initiated by OH radicals: mechanistic, kinetic, and ecotoxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Chinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI International Congress of Theoretical Chemists of Latin Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of Phosmet Insecticide in the Gas Phase: Mechanistic and Kinetics Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemistry Conference (APATCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in tropospheric chemistry of iodomethanes using computational chemistry tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of the Zr-Cr binary system in the framework of the ATF assessment in severe accident conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tougait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference (NuMat 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the adsorption of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I on ice and model sea-salt surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chlorine chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical and kinetic studies of hydrogen abstraction reactions of halogenated polycyclic aromatic hydrocarbons by H atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the atmospheric reactivity of pesticides with molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Hieu Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al Mawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Nhi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition CCCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the role of microhydration on the atmospheric reactivity of iodomethane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent insights into atmospheric chemistry of phytosanitary products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box Modelling of Gas-Phase Atmospheric Chlorine Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 scientific day of the Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-15165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en température des équilibres de phases dans les systèmes chimiques d’intérêt pour le comportement des gaines ATF (Advanced Tolerant Fuel) en situation accidentelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche amont pour les réacteurs et les cycles de combustible NEEDS - GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction kinetics of the consumption mechanism of Oxygenated polycyclic Aromatic Hydrocarbons (OPAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of tetraphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclo[N]carbon rings and catenanes from different perspective. Disentangling molecular thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Kozakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Triennial Congress of the World Association of Theoretical and Computational Chemists WATOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism of the OH-initiated atmospheric degradation of 5-chlorophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrin Alharzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham K. Al Rawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Slovak workshop on hot topics in physical chemistry and chemical physics – experiments and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Atmospheric Degradation of Metazachlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Matériaux et l’ENergie (CIMEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some new investigations of phase diagram and thermodynamic properties of Zr-Cr binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tougait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benigni P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées annuelles du GDR Thermodynamique des matériaux haute-température (THERMATHT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Multimatériaux et Interfaces - LMI, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Reaction Mechanism of OH Radicals with Chloromethyl Hydroperoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Scientific Conference of Faculty of Natural Sciences, Comenius University in Bratislava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of oxygenated mercury-containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pitoňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Session “Halogens in the troposphere”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen abstraction reaction of H atom from PAHs: electronic structure, reaction mechanism, and kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Quang Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Matériaux et l’ENergie (CIMEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental aspects of atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st french-slovak workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the adsorption of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;I on NaCl and ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP21-Rencontres de Chimie-Physique 2021-SCF21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the reaction OH+CH2ClOOH of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cernusak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Session “Halogens in the troposphere”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie de l’iode : de la centrale à l’atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Matériaux du nucléaire et transfert : approches expérimentale et théorique » du GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GDR ThéMS (Dynamique quantique dans les systèmes moléculaires. Théorie modélisation simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IRePSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the reaction of BrHgO + CO: An analogue of OH + CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Northeast Regional Meeting on Kinetics and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of infrared spectra of iodide molecules on NaCl surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Infuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GDR ThéMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Reduction of Hg(II) in the Gaseous Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore S. Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhydration of HOIO: structural and thermochemical properties of HOIO + n H2O (n =1-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Burg Schlaining, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of iodous and iodic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siba Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie Atmosphérique de l'iode : de l'échelle moléculaire aux modèles de chimie transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of iodine atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational chemistry for pollutant mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of iodine from molecular level to chemistry-transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical properties on reactivity of iodine-containing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical properties of halogenated peroxy and alkoxy radicals of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Khiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wisla, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSN R&D Actions on FP Behaviour for RCS, Containment and FCVS in Severe Accident Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Charlotte, United States. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE24-61104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ruthenium chemistry in primary circuit in severe accident conditions occurring to nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie-transport de l'iode radioactif dans l'atmosphère lors d'un accident nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du ruthénium lors de son transport dans le circuit primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the fission products reactivity using quantum chemistry tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of caesium - CASPT2 and coupled cluster studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Neogrády</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII Congreso de Quimicos Teóricos de Expresión Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of iodine from molecular level to chemistry-transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fèvre-Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII Congreso de Quimicos Teóricos de Expresión Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of iodine nitroxides (INOy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of some ruthenium gaseous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Souvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio and DFT benchmarking of tungsten nanoclusters and tungsten hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studentska vedecka Konferencia, PriF UK 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodine (V) oxides: implications for atmospheric chemistry and nuclear safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement du ruthénium lors de son transport dans le circuit primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faoulat Miradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Souvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, L'Isle sur la Sorgue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the behaviour of iodine oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the microhydration processes of nitrogen iodine oxides: Implications for atmospheric chemistry and nuclear safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Škoviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Symposium on Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagybörzsöny, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of theoretical chemistry tools to nuclear safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du rôle du bore sur le comportement de l’iode dans le circuit primaire d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Presqu'ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of cesium borates compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of iodoalkanes towards OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šulková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Federic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of iodoalkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Federič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Non-equilibrium Processes, Plasma, Combustion, and Atmospheric Phenomena (NEPCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sochi, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric degradation of two short-lived brominated hydrocarbons (CHBr 3 and CH 2 Br 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Marécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de processus environnementaux à l’échelle moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRePSE Calculs scientifiques en environnement : modélisation, bases de données, moyens et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique du rôle du bore sur le comportement de l’iode dans le circuit primaire d’un réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des thèses IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of theoretical chemistry to predict thermochemistry and reactivity of gaseous caesium species of nuclear safety interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Association of Theoretical and Computational Chemists (WATOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of iodoalkanes with OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy iodine in spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Mečiarová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Sudolská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Japan-Czech-Slovak Symposium for Theoretical and Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Byšice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la solvatation de composés d'intérêt en sûreté nucléaire et en chimie atmosphérique par simulations de dynamique moléculaire classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des produits de fission en conditions accidentelles dans un réacteur nucléaire : approche expérimentale et théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yathis Delicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur la coopération scientifique IRSN/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermokinetic Theoretical Study of the Isomerization Processes in Toluene and o-Xylene Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict theoretical quantitative thermokinetic parameters: Application to halogenated systems of atmospheric interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of NCN Mechanism: Contribution to Prompt-NO Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards affordable computational kinetics for combustion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Computational Chemistry to Combustion Processes: Generation of Reliable Thermokinetic Data for the Aromatics Oxidation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation du dioxyde d’azote par des surfaces solides de chlorure de sodium et de sulfate d’ammonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité hétérogène du dioxyde d’azote sur des particules minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous atmospheric aerosol chemistry: laboratory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, ECO-NET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interactions of NO2 with solid (NH4)2SO4 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous interaction of NO2 on mineral particles and aqueous surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECO-NET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité Hétérogène du dioxyde d’azote sur des pastilles de chlorure de sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité Hétérogène du dioxyde d’azote sur des surfaces aqueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des interactions du dioxyde d'azote avec des particules de sulfate d'ammonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of gas-phase phenolic compounds with aqueous aerosols: implications for tropospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyassine Allou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IUAPPA Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation du dioxyde d’azote dans des solutions aqueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer des paramètres cinétiques de réactions d’intérêt atmosphérique par des méthodes de chimie quantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interface Spectroscopie Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres cinétiques de réactions d’intérêt combustionnel par des méthodes de chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avancées dans le domaine de la cinétique chimique de combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake Measurements of Phenolic Compounds by Water Droplets and Determination of their Henry’s Law Constants Over the Temperature Range 278-303 K: Implications for Tropospheric Multiphase Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feigenbrugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Mass Accommodation Coefficients and Henry’s Law Constants of Phenolic Derivative: Implications for Tropospheric Multiphase Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feigenbrugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation de dérivés phénoliques dans les aérosols aqueux : Implications atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation de composés phénoliques dans les surfaces liquides aqueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Interdisciplinaire Qualité de l’Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d’incorporation du benzaldéhyde dans les surfaces liquides aqueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontrand Leyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Reactivity of H Atoms with a Series of Halomethanes in the Temperature Range of Combustion Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Computational Kinetics to Combustion Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Predict Kinetic Parameters Using the Combination of Electronic Structure Calculations and Transition State Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Bromine Substitution on the Lifetimes and Ozone Depletion Potentials of Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Orkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Halon Options Technical Working Conference (HOTWC 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique de la réactivité d’une série d’halogénométhanes avec des atomes d’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General expression for the effective mass in the 1-D treatment of tunneling corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">222nd American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Studies of the Kinetics of the Reactions of OH Radicals with a Series of Haloalkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ab initio-Based Screening Tool for the Atmospheric Lifetimes of Halon Replacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Halon Options Technical Working Conference (HOTWC 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frugal Quantum Chemist Approach to Computational Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">220th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous processes of BrO radical on solid surfaces of seasalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2000 Eurotrac-2 "Transport and chemical transformation in the troposphere"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Quantum Chemical Treatment of the Kinetics of H-atom Abstraction Reactions: Implementation and Application of a Theoretical Screening Tool for Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a computational chemistry screening tool for the prediction of environmental properties of halogenated organics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Green Chemistry and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous loss of BrO radicals on solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of the Eurotrac-2 Subproject "Chemical Mechanism Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Study of the Mechanisms Governing the Gas-Phase Reaction between the OH radical and the Hydrofluoroether CHF2OCHF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies for Elucidating the Environmental Effects of Naturally Occurring and Anthropogenic Trace Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Orkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique ab initio de la cinétique des réactions du méthane avec les radicaux XO (X = F et Cl) dans la gamme de température 250 – 2500 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes expérimentale et théorique ab initio de la réaction des atomes de fluor avec les halogénométhanes de type CHCl3-xFx (x = 0, 1, 2 ou 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and ab Initio Theoretical Studies of the Reactions between Fluorine Atoms and a Series of Halogenated Methanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dégradation thermique de quelques composés organiques volatils d’intérêt industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klaeylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Clean Air Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique de la réaction des atomes de fluor avec le trifluorométhane CHF3. Approches expérimentale et théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et de photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Reactions of Atomic Chlorine with Halomethanes of Type CHCl3-xFx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaem Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique des processus de dégradation thermique de quelques solvants organiques entre 600 et 900 °C en vue de leur incinération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klaeylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sawerysyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales sur les Flammes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incinération par chauffage électrique : une nouvelle technique de traitement thermique des effluents gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Leriquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Klaeylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Clean Air Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction kinetics of the consumption mechanism of Oxygenated Polycyclic Aromatic Hydrocarbons (OPAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Constant Calculation of Benzylperoxy Radical Isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hammaecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ribaucour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors K. Han and T. Chu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Rate Constant Computations: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-54, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId702"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Landolsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ghabi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Echouchene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202504587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Elgharbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-026-00769-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Ai Nhung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04343-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Segovia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Vega-Teijido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Cartayrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c07002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cardona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segovia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c03608" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00606B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Tu Phan Dang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Anh Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34453-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Al Rawas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04375" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00325f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chinh Ngo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Srour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yanan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139943" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137234" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaouadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19795-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113589" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Yahya Saeed Alzahrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18483-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faoulat Miradji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvi M. O. Sidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136773" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Tuan Quang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07599C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Khiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;ernu&#347;&#225;k Ivan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Yahyaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dison Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133674" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Schnorr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120275" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Elizabeth Reynel-Avila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didilia Ileana Mendoza-Castillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bonilla-Petriciolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15264-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129472" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yazidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116952" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113257" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117617" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.113118" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pito&#328;&#225;k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dibble" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c02772" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Nam Doan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA04146K" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siba Suliman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cernusak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.112901" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khanniche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00257" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00171" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25792" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vandeputte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-019-4094-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06470" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Albiol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038223" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335081v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leb&#232;gue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04748" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;koviera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Neogr&#225;dy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.6b00010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3503-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2016.09.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN5VXHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b11142" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.09.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CZ467BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Leplat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Federi&#269;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na &#352;ulkov&#225;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Sudolsk&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0607" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20905" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1F7565B01946C8D3EB44DA9BA5F833849E226EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154795v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01645" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5051832" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2013.02.034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WFPMG1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049524v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ulka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312447x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#352;ulkov&#225;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Demovi&#269;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/88/05/058304" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.05.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribaucour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301557c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Xerri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJ7GW8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208382t" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051842v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.03.044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCBJRJM9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Me&#269;iarov&#225;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.09.022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGMT8B3S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.10.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS1ZV2MW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aghnatios" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066156v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scolaro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laureyns" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2098" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL1S0LZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052995v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pauwels" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811137d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711231c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5BPDK8LC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyassine Allou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516193B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-291BF92P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052998v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sawerysyn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0474430" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VWFGLM80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053000v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047305a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HK3759KT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053002v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0348272" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MSRC84N2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Orkin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kurylo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014436s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3HNM2G02-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allison" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0028498" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BGP16WD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0115345" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6QSTLTD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001923j" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H1X7V1X6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991022e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TVJH960P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053140v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001225z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TXMHL1XW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053146v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Burgess, Jr." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A905933D" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TMXQGQ90-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807297C" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9SLVDN8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053151v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A800667I" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KQH2JTNK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaem Talhaoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972001s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDGVS7KX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;riaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp951814i" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-904LFZL1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053160v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9603243" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PV0VNZX2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135358v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Johannessen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianming Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135347v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumita Chakraborty" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maufroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fevre-Nollet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447059v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447048v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135370v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558267v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Borduas-Dedekind" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628675v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ai Nhung Nguyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863331v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863246v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646002v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528931v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558273v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133545v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133538v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingkan Chaisaward" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suarwee Akavipat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015745v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087937v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005686v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005685v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255873v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262801v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388152v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore S. Dibble" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397291v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Infuso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4481" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133542v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257269v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087998v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087925v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388255v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388181v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388231v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262759v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863185v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Vega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan J. Parra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Cabrera" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Stahl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny Correa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133532v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005708v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015723v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810397v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Amhani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810376v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bekkal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812602v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810401v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765354v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812614v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598095v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598004v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esteves Fernandes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mosbahi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884226v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765370v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598019v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598136v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598129v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouchene" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964507v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810420v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598034v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Le Thanh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598119v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964489v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884198v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812694v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812545v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812526v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598099v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597985v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598505v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810435v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810303v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597993v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812555v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812560v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586600v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964458v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604408v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604402v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598070v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357995v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584983v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358344v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358121v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357961v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357974v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358430v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358423v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584979v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214153v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Figueiredo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kozakova" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12095" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358349v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087397v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyi Li" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Cuevas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358450v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Bourdon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010047v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358436v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087399v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087396v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113861v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087644v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087645v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087641v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087646v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087982v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358489v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Novotny" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087987v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358475v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Allouti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087992v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087990v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358525v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087984v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358582v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Novotn&#253;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358673v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cousin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358655v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu He" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Rissanen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Sipila" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358573v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358690v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358684v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358588v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358662v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358694v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359011v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358994v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359014v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359026v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358706v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359023v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359008v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359184v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359188v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Oda" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359191v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359183v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cornet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359040v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359036v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359196v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359194v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359182v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359187v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359059v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359200v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359199v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077538v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359214v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kell&#246;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Urban" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359223v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359217v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359213v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359230v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365432v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365526v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359227v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065554v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Br&#233;mard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065871v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065875v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065873v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065880v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065606v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447033v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447022v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heine" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Hagiya" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135380v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135386v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557929v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Merino" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628615v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628624v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628634v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557944v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690339v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628591v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Suehring" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628653v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119779v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119789v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326696v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348236v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005703v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123001v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814006v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813945v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161420v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjiang Cui" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813998v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814018v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813931v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604395v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15165-2023" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763107v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814027v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813960v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813994v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810249v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357799v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357814v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763104v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584966v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584973v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357819v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438358v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357791v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066563v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357783v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066572v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053171v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113811v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053212v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053381v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053384v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066629v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053630v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053648v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053388v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070882v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070879v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897062v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bosland" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE24-61104" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372450v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054300v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053659v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053736v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066634v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506957v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218747v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054302v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070887v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066698v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054307v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070892v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058063v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054315v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058237v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Federic" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142950v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Krysztofiak" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mar&#233;cal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Louis" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070901v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058250v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070895v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070911v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058360v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058367v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071042v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Thiriot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vola" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071605v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yathis Delicat" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071611v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058416v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071619v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058410v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058375v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065914v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071625v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058432v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071713v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071709v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071716v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058543v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065917v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058549v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079156v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058555v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079161v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Gonzalez" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079186v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079178v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feigenbrugel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058566v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079197v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079209v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079217v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079565v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079581v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079551v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kozlov" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kurylo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079624v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079588v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079600v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080353v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Frenzel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080181v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080206v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080224v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080193v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080367v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080578v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080596v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080600v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080608v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080605v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086588v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Baillet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klaeyl&#233;" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080614v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086592v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086597v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087365v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soreau" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leriquier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513837v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066611v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Landolsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ghabi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Echouchene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202504587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Elgharbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-026-00769-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Hieu Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Ai Nhung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Alharzali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-025-04343-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Segovia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Vega-Teijido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Cartayrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c07002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cardona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segovia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c03608" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00606B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. Al Rawas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c04375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Anh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Al Rawas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam-Tu Phan Dang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34453-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Nhi Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3em00325f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chinh Ngo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Srour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yanan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139943" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137234" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113589" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaouadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Yahya Saeed Alzahrani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18483-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19795-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faoulat Miradji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvi M. O. Sidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136773" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Tuan Quang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA07599C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Khiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;ernu&#347;&#225;k Ivan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Schnorr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Yahyaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dison Franco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133674" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Elizabeth Reynel-Avila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didilia Ileana Mendoza-Castillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bonilla-Petriciolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15264-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129472" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yazidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116952" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113257" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117617" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.113118" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Nam Doan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA04146K" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pito&#328;&#225;k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dibble" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c02772" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siba Suliman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khanniche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cernusak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2020.112901" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vandeputte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-019-4094-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fortin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25792" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leb&#232;gue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10318" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04748" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Albiol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;koviera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Neogr&#225;dy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978065" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.6b00010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3503-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b11142" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2016.09.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN5VXHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.09.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CZ467BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20905" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1F7565B01946C8D3EB44DA9BA5F833849E226EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02957693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Leplat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Federi&#269;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na &#352;ulkov&#225;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Sudolsk&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0607" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154795v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01645" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5051832" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ulka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312447x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2013.02.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WFPMG1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#352;ulkov&#225;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Demovi&#269;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/88/05/058304" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.05.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ribaucour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301557c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Xerri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJ7GW8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Me&#269;iarov&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.09.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGMT8B3S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.03.044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCBJRJM9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051835v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208382t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.10.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS1ZV2MW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aghnatios" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pauwels" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811137d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066156v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scolaro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbillat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Laureyns" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2098" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL1S0LZ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711231c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5BPDK8LC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyassine Allou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516193B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-291BF92P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052998v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sawerysyn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0474430" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VWFGLM80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053000v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047305a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HK3759KT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053002v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0348272" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MSRC84N2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Orkin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kurylo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014436s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3HNM2G02-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allison" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0028498" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BGP16WD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0115345" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6QSTLTD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001923j" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H1X7V1X6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991022e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TVJH960P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053140v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp001225z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TXMHL1XW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053146v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Burgess, Jr." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A905933D" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TMXQGQ90-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053151v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A800667I" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KQH2JTNK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807297C" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9SLVDN8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaem Talhaoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972001s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDGVS7KX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053160v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;riaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9603243" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PV0VNZX2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp951814i" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-904LFZL1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumita Chakraborty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135358v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Johannessen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianming Zhang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446835v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maufroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fevre-Nollet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447059v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447048v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135370v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463406v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863331v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628675v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864622v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ai Nhung Nguyen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558267v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Borduas-Dedekind" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558241v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863246v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864627v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646002v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528931v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558273v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087998v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087925v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingkan Chaisaward" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suarwee Akavipat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388255v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388181v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140828v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015767v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388152v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore S. Dibble" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133542v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Infuso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4481" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087967v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005686v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005685v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262801v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133545v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015745v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388231v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262759v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863185v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Vega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan J. Parra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Cabrera" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Stahl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonny Correa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015723v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133532v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005708v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005704v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598034v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Le Thanh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810420v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mosbahi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esteves Fernandes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964507v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812680v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765370v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604436v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598129v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouchene" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598019v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Amhani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597969v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884226v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598095v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598004v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810401v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765354v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812602v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810376v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bekkal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604425v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810397v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671032v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964489v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884198v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812694v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812545v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598119v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810383v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812526v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597985v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598505v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810435v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598099v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810303v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597993v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812560v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586600v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812555v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812537v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810391v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586599v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604402v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604408v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598081v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598070v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964458v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358423v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358430v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357974v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357961v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358121v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358344v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584983v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357995v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584979v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214153v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Figueiredo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kozakova" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12095" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358349v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358450v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Bourdon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087397v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyi Li" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Cuevas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010047v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113861v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087396v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358436v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087399v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087645v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087644v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087641v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087646v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358475v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Allouti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087987v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358489v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Novotny" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087982v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087992v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087990v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358525v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087984v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358573v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Novotn&#253;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358655v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu He" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Rissanen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Sipila" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358582v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358673v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cousin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358690v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358684v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358588v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358694v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358662v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359011v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359014v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358994v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359026v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358706v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359023v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359008v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359191v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359188v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Oda" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359183v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cornet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359184v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359194v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359196v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359040v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359036v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359187v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359182v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359059v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359199v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359200v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077538v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359214v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kell&#246;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Urban" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359223v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359217v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359213v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359227v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365526v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359230v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365432v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065554v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Br&#233;mard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065871v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065873v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065875v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065880v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065606v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447033v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447022v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heine" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Hagiya" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135380v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135386v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690339v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628634v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557944v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557929v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Merino" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628624v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628615v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628591v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Suehring" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628653v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119779v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119789v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326696v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348236v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005703v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123001v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161420v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjiang Cui" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducher" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813998v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813945v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814006v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810278v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814018v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813931v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604395v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15165-2023" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763107v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810249v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814027v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813994v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813960v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584966v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763104v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357814v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357799v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584973v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357819v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438358v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357791v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066563v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357783v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066572v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113811v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053171v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053212v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053381v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053384v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053648v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053630v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066629v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053388v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897062v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bosland" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE24-61104" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372450v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054300v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070879v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070882v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053659v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053736v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066634v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218747v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506957v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054302v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070887v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066698v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054307v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058063v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070892v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054315v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058237v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Federic" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058250v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142950v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Krysztofiak" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mar&#233;cal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Louis" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070901v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070895v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058360v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070911v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058367v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071042v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Thiriot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vola" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071605v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yathis Delicat" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071619v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058416v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071611v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058410v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058375v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071625v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065914v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071713v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058432v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071709v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071716v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058543v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065917v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058549v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079156v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058555v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079161v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Gonzalez" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058566v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feigenbrugel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079178v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079186v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079197v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079209v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079217v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079565v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079581v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079551v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kozlov" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kurylo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079624v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079588v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079600v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080206v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080181v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080353v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Frenzel" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080224v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080193v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080578v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080367v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080596v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080600v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080608v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080605v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086588v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Baillet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klaeyl&#233;" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080614v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086592v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086597v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087365v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soreau" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leriquier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513837v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066611v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>