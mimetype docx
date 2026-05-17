--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -1516,421 +1516,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fine properties of mixtures with respect to concentration of measure and Sobolev type inequalities</w:t>
+                <w:t xml:space="preserve">Trend to equilibrium and particle approximation for a weakly selfconsistent Vlasov-Fokker-Planck equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djalil Chafai</w:t>
+                <w:t xml:space="preserve">Francois Bolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (1), pp.72-96. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (5), pp.867-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/08-AIHP309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277936v3</w:t>
+                <w:t xml:space="preserve">hal-00392397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the long time behavior of the TCP window size process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">On fine properties of mixtures with respect to concentration of measure and Sobolev type inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 120 (8), pp.1518-1534. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.72-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/08-AIHP309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338640v3</w:t>
+                <w:t xml:space="preserve">hal-00277936v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long time behavior of diffusions with Markov switching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guérin</w:t>
+                <w:t xml:space="preserve">On the long time behavior of the TCP window size process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (8), pp.1518-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441645v2</w:t>
+                <w:t xml:space="preserve">hal-00338640v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend to equilibrium and particle approximation for a weakly selfconsistent Vlasov-Fokker-Planck equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Long time behavior of diffusions with Markov switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.151-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00392397v1</w:t>
+                <w:t xml:space="preserve">hal-00441645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic approach for granular media equations in the non uniformly convex case.</w:t>
               </w:r>
@@ -2562,51 +2562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de modèles aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2663,51 +2663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,51 +3554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301765v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.80" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ879" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264637v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.04.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688920v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Borgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP619" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Panloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Doumerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686272v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v17-1932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1354716586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277936v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AIHP309" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338640v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441645v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bolley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007042" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127988v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AAP513" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1050689593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02513-X" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(01)00095-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01712-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNFHL5GH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897577v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile An&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foug&#232;res" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Hoa Phu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441640v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301765v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.80" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ879" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264637v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.04.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688920v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Borgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP619" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Panloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Doumerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686272v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v17-1932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1354716586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bolley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277936v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AIHP309" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338640v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441645v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007042" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127988v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AAP513" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1050689593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gentil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02513-X" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(01)00095-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01712-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNFHL5GH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897577v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile An&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blach&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foug&#232;res" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Hoa Phu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441640v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>