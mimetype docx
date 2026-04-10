--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -870,546 +870,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02973633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Distributed Time Series Indexing and Querying</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial-Time Motifs Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themis Palpanas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heraldo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murillo Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Bazaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaelli Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Perosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2018.2880215⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.1121-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-194759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02197618v1</w:t>
+                <w:t xml:space="preserve">lirmm-02984969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Time Series Clustering: Algorithms, Taxonomy, and Case Study on Urban Smart Cities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A “big-data” algorithm for KNN-PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heri Ramampiaro</w:t>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Abdelghafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2020.103857⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.104076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03036868v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-Time Motifs Discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murillo Dutra</w:t>
+                <w:t xml:space="preserve">Massively Distributed Time Series Indexing and Querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Bazaz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Themis Palpanas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IDA-194759⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.108-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2018.2880215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02984969v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02197618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “big-data” algorithm for KNN-PLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space Time Series Clustering: Algorithms, Taxonomy, and Case Study on Urban Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Metz</w:t>
+                <w:t xml:space="preserve">Youcef Djenouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
+                <w:t xml:space="preserve">Kjetil Nørvåg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Abdelghafour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+                <w:t xml:space="preserve">Heri Ramampiaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 203, pp.104076. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.#103857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2020.103857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899789v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03036868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
               </w:r>
@@ -3784,235 +3784,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04774438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable size segmentation for efficient representation and querying of non-uniform time series datasets</w:t>
+                <w:t xml:space="preserve">Parallel Techniques for Variable Size Segmentation of Time Series Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2022 - 37th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtual Event, United States. pp.395-402, </w:t>
+              <w:t xml:space="preserve">ADBIS 2022 - 26th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.148-162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03806053v1</w:t>
+                <w:t xml:space="preserve">lirmm-03805997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Techniques for Variable Size Segmentation of Time Series Datasets</w:t>
+                <w:t xml:space="preserve">Variable size segmentation for efficient representation and querying of non-uniform time series datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2022 - 26th European Conference on Advances in Databases and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.148-162, </w:t>
+              <w:t xml:space="preserve">SAC 2022 - 37th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual Event, United States. pp.395-402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03805997v1</w:t>
+                <w:t xml:space="preserve">lirmm-03806053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASAX : Segmentation adaptative basée sur la quantité d'information pour SAX</w:t>
               </w:r>
@@ -4275,51 +4275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themis Palpanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD 2019 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Wurtzbourg, Germany. pp.781-785, </w:t>
@@ -4835,1117 +4835,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02265729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
+                <w:t xml:space="preserve">Maximally Informative k-Itemset Mining from Massively Distributed Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
+                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amr Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.502-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911684v1</w:t>
+                <w:t xml:space="preserve">hal-01711990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark-parSketch: A Massively Distributed Indexing of Time Series Datasets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boyan Kolev</w:t>
+                <w:t xml:space="preserve">Discovering Tight Space-Time Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Campisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heraldo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Perosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2018 - 27th ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3269206.3269226⟩</w:t>
+              <w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.247-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98539-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01886760v1</w:t>
+                <w:t xml:space="preserve">hal-01925965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Mattoso</w:t>
+                <w:t xml:space="preserve">Spark-parSketch: A Massively Distributed Indexing of Time Series Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Camata</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM 2018 - 27th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.1951-1954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3269206.3269226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01867804v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01886760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximally Informative k-Itemset Mining from Massively Distributed Data Streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711990v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Tight Space-Time Sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mattoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heraldo Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Camata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925965v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01867804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPiSAX: Massively Distributed Partitioned iSAX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+                <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Themis Palpanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2017 - 17th IEEE International Conference on Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nancy, France. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01620125v1</w:t>
+                <w:t xml:space="preserve">lirmm-01620354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
+                <w:t xml:space="preserve">RadiusSketch: Massively Distributed Indexing of Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.262-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2017.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01620354v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01620154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RadiusSketch: Massively Distributed Indexing of Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+                <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.262-271, </w:t>
+              <w:t xml:space="preserve">CAiSE: Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Essen, Germany. pp.231-246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSAA.2017.49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59536-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01620154v1</w:t>
+                <w:t xml:space="preserve">lirmm-01620238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
+                <w:t xml:space="preserve">DPiSAX: Massively Distributed Partitioned iSAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themis Palpanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE: Advanced Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Essen, Germany. pp.231-246, </w:t>
+              <w:t xml:space="preserve">ICDM 2017 - 17th IEEE International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New Orleans, LA, United States. pp.1135-1140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59536-8_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDM.2017.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01620238v1</w:t>
+                <w:t xml:space="preserve">lirmm-01620125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Maximally Informative k-Itemsets in Massively Distributed Environments</w:t>
               </w:r>
@@ -6137,187 +6137,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01270268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Partitioning for Fast Mining of Frequent Itemsets in Massively Distributed Environments</w:t>
+                <w:t xml:space="preserve">Fast Parallel Mining of Maximally Informative k-Itemsets in Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2015 - 26th International Conference on Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.303-318, </w:t>
+              <w:t xml:space="preserve">ICDM 2015 - 15th IEEE International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Atlantic City, NJ, United States. pp.359-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22849-5_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDM.2015.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01169603v1</w:t>
+                <w:t xml:space="preserve">lirmm-01187275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prime Number Based Approach for Closed Frequent Itemset Mining in Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6358,131 +6358,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01169606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Parallel Mining of Maximally Informative k-Itemsets in Big Data</w:t>
+                <w:t xml:space="preserve">Data Partitioning for Fast Mining of Frequent Itemsets in Massively Distributed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2015 - 15th IEEE International Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Atlantic City, NJ, United States. pp.359-368, </w:t>
+              <w:t xml:space="preserve">DEXA 2015 - 26th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.303-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDM.2015.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22849-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01187275v1</w:t>
+                <w:t xml:space="preserve">lirmm-01169603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation-Aware Compression of Probabilistic Streaming Time Series</w:t>
               </w:r>
@@ -7111,368 +7111,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00907893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Highly Informative Feature Set Over High Dimensions</w:t>
+                <w:t xml:space="preserve">Mining frequent itemsets over tuple-evolving data streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongsheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangliang Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuan Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Mazuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Zaniolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.149⟩</w:t>
+              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.267-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480362.2480419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00753807v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining frequent itemsets over tuple-evolving data streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Exact Mining of Probabilistic Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2013 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.493-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2480362.2480419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00830923v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00838618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Exact Mining of Probabilistic Data Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+                <w:t xml:space="preserve">Discovering Highly Informative Feature Set Over High Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongsheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2013 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_32⟩</w:t>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Athens, Greece. pp.1059-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00838618v1</w:t>
+                <w:t xml:space="preserve">lirmm-00753807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMU: Fast Mining of Probabilistic Frequent Itemsets in Uncertain Data Streams</w:t>
               </w:r>
@@ -7566,51 +7566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongsheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME'2012: 19th International Symposium on Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, United Kingdom. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8100,1406 +8100,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterless Outlier Detection in Data Streams</w:t>
+                <w:t xml:space="preserve">Détection d'enregistrements atypiques dans un flot de données: une approche multi-résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Honolulu, United States. pp.1491-1495</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461827v1</w:t>
+                <w:t xml:space="preserve">inria-00461838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions dans un environnement collaboratif sécurisé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.301-312</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00345566v1</w:t>
+                <w:t xml:space="preserve">inria-00460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'enregistrements atypiques dans un flot de données: une approche multi-résolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Mining for Intrusion Detection: from Outliers to True Intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2009 - 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bankok, Thailand. pp.891-898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461838v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00359206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
+                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460723v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining for Intrusion Detection: from Outliers to True Intrusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Collaborative Outlier Mining for Intrusion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goverdhan Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2009 - 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.313-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00359206v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00345574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
+                <w:t xml:space="preserve">SAX: A Privacy Preserving General Purpose Method applied to Detection of Intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ACM First International Workshop on Privacy and Anonymity for Very Large Datasets, join with CIKM 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hong Kong, China. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461391v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Outlier Mining for Intrusion Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+                <w:t xml:space="preserve">A Multi-Resolution Approach for Atypical Behaviour Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bangkok, Thailand. pp.899-906, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00345574v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAX: A Privacy Preserving General Purpose Method applied to Detection of Intrusions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Parameterless Outlier Detection in Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM First International Workshop on Privacy and Anonymity for Very Large Datasets, join with CIKM 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hong Kong, China. pp.17-24</w:t>
+              <w:t xml:space="preserve">ACM symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Honolulu, United States. pp.1491-1495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00430646v1</w:t>
+                <w:t xml:space="preserve">inria-00461827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Resolution Approach for Atypical Behaviour Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
+                <w:t xml:space="preserve">Détection d'intrusions dans un environnement collaboratif sécurisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nischal Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.301-312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461831v1</w:t>
+                <w:t xml:space="preserve">lirmm-00345566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TED and EVA : Expressing Temporal Tendencies Among Quantitative Variables Using Fuzzy Sequential Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Fiot</w:t>
+                <w:t xml:space="preserve">Time Aware Mining of Itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCI4: World Congress on Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2008.4630623⟩</w:t>
+              <w:t xml:space="preserve">TIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.93-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2008.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00273907v1</w:t>
+                <w:t xml:space="preserve">inria-00359182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des séquences aux tendances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Gradual Trends in Fuzzy Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID: INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.456-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273920v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Aware Mining of Itemsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashar Saleh</w:t>
+                <w:t xml:space="preserve">Des séquences aux tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID: INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00359182v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Trends in Fuzzy Sequential Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">TED and EVA : Expressing Temporal Tendencies Among Quantitative Variables Using Fuzzy Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCCI4: World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.1861-1868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2008.4630623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273910v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites d'une approche incrémentale pour la segmentation de séquences dans les flux</w:t>
               </w:r>
@@ -9561,748 +9561,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-Peer Usage Analysis: a Distributed Mining Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> AINA: Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">INFORSID, Informatique des organisations et systèmes d'information et de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106798v1</w:t>
+                <w:t xml:space="preserve">inria-00461839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
+                <w:t xml:space="preserve">Extraction de motifs séquentiels dans les flots de données d'usage du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID, Informatique des organisations et systèmes d'information et de décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.627-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461839v1</w:t>
+                <w:t xml:space="preserve">inria-00461841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels dans les flots de données d'usage du Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.627-638</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461841v1</w:t>
+                <w:t xml:space="preserve">inria-00461840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
+              <w:t xml:space="preserve">Fouille de données complexes dans un processus d'extraction de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461840v1</w:t>
+                <w:t xml:space="preserve">inria-00461880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peer-to-Peer Usage Analysis: a Distributed Mining Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouille de données complexes dans un processus d'extraction de connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.131-139</w:t>
+              <w:t xml:space="preserve"> AINA: Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461880v1</w:t>
+                <w:t xml:space="preserve">hal-00106798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Sequential Patterns from Temporal Streaming Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2nd Workshop on Temporal Data Mining (TDM'05). Held in conjunction with ICDM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Houston, United States</w:t>
+              <w:t xml:space="preserve">First ECML/PKDD Workshop on Mining Spatio-Temporal Data (MSTD'05), held in conjunction with the 9th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461877v1</w:t>
+                <w:t xml:space="preserve">inria-00461843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Sequential Patterns from Temporal Streaming Data</w:t>
+                <w:t xml:space="preserve">Mining Data Streams for Frequent Sequences Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First ECML/PKDD Workshop on Mining Spatio-Temporal Data (MSTD'05), held in conjunction with the 9th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE first Workshop on Mining Complex Data (MCD'05). Held in conjunction with ICDM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461843v1</w:t>
+                <w:t xml:space="preserve">inria-00461876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Data Streams for Frequent Sequences Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE first Workshop on Mining Complex Data (MCD'05). Held in conjunction with ICDM'05</w:t>
+              <w:t xml:space="preserve">IEEE 2nd Workshop on Temporal Data Mining (TDM'05). Held in conjunction with ICDM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461876v1</w:t>
+                <w:t xml:space="preserve">inria-00461877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Processing Time Constraints for Efficiently Mining Generalized Sequential Patterns</w:t>
               </w:r>
@@ -10502,217 +10502,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Web Usage Mining with a Distributed Navigation Analysis</w:t>
+                <w:t xml:space="preserve">HDM, un Module de Fouille de Données Distribué et Temps Réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIDE'02: International Workshop on Research Issues on Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, San Jose, USA, pp.6</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268631v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDM, un Module de Fouille de Données Distribué et Temps Réel</w:t>
+                <w:t xml:space="preserve">Real Time Web Usage Mining with a Distributed Navigation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.393-398</w:t>
+              <w:t xml:space="preserve">RIDE'02: International Workshop on Research Issues on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, San Jose, USA, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268518v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining: How to Efficiently Manage New Transactions and New Clients</w:t>
               </w:r>
@@ -10834,77 +10834,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of two Big-data indexing algorithms for LOCAL-PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11424,51 +11424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection in Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heraldo Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11522,282 +11522,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03359500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Detections in Collaborative Organizations by Preserving Privacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Common Outliers for Intrusion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Abdelkader Zighed and Henri Briand. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Guillet; Gilbert Ritschard; Djamel Abdelkader Zighed; Henri Briand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 292, Springer, pp.235-247, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_14⟩</w:t>
+              <w:t xml:space="preserve">, 292, Springer, pp.217-234, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00430642v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Common Outliers for Intrusion Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+                <w:t xml:space="preserve">Intrusion Detections in Collaborative Organizations by Preserving Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verma Nischal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Fabrice Guillet; Gilbert Ritschard; Djamel Abdelkader Zighed; Henri Briand. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Abdelkader Zighed and Henri Briand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 292, Springer, pp.217-234, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
+              <w:t xml:space="preserve">, 292, Springer, pp.235-247, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798705v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining for Ontology Management</w:t>
               </w:r>
@@ -13257,51 +13257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djenouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Ramampiaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.103857" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongsheng Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.03.089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8N72WJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Saleh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-010-0361-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0457" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-9954-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6VWN7M3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Meguelati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67670-4_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02364411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830923v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mazuran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zaniolo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mousavi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2010.91" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Verma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359206v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goverdhan Singh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_93" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345574v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Tanasa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24655-8_56" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5GWP06C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430642v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verma Nischal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_14" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djenouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Ramampiaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.103857" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongsheng Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.03.089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8N72WJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Saleh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-010-0361-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0457" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-9954-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6VWN7M3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Meguelati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67670-4_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02364411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830923v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mazuran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zaniolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mousavi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2010.91" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359206v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goverdhan Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_93" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Verma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461839v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Tanasa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24655-8_56" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5GWP06C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798705v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_13" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verma Nischal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>