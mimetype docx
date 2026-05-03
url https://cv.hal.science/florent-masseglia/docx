--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -3425,282 +3425,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Salles</w:t>
+                <w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2025, Seoul, South Korea. pp.6629-6633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05495463v1</w:t>
+                <w:t xml:space="preserve">hal-05379898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulaud</w:t>
+                <w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05379898v1</w:t>
+                <w:t xml:space="preserve">lirmm-05495463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A One-Health Platform for Antimicrobial Resistance Data Analytics</w:t>
               </w:r>
@@ -7452,204 +7452,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00753807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMU: Fast Mining of Probabilistic Frequent Itemsets in Uncertain Data Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+                <w:t xml:space="preserve">Modeling and Clustering Users with Evolving Profiles in Usage Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongsheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">TIME'2012: 19th International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, United Kingdom. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00748605v1</w:t>
+                <w:t xml:space="preserve">lirmm-00753791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Clustering Users with Evolving Profiles in Usage Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chongsheng Zhang</w:t>
+                <w:t xml:space="preserve">FMU: Fast Mining of Probabilistic Frequent Itemsets in Uncertain Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiangliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME'2012: 19th International Symposium on Temporal Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, United Kingdom. pp.133-140</w:t>
+              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00753791v1</w:t>
+                <w:t xml:space="preserve">lirmm-00748605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de motifs d'évolution significatifs dans les séries temporelles d'images satellites</w:t>
               </w:r>
@@ -8100,541 +8100,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'enregistrements atypiques dans un flot de données: une approche multi-résolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Mining for Intrusion Detection: from Outliers to True Intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2009 - 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bankok, Thailand. pp.891-898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461838v1</w:t>
+                <w:t xml:space="preserve">inria-00359206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+                <w:t xml:space="preserve">Détection d'enregistrements atypiques dans un flot de données: une approche multi-résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460723v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining for Intrusion Detection: from Outliers to True Intrusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2009 - 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_93⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00359206v2</w:t>
+                <w:t xml:space="preserve">inria-00461391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
+                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461391v1</w:t>
+                <w:t xml:space="preserve">inria-00460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Outlier Mining for Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goverdhan Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9152,51 +9152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Trends in Fuzzy Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,51 +9260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des séquences aux tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9368,51 +9368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TED and EVA : Expressing Temporal Tendencies Among Quantitative Variables Using Fuzzy Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,299 +9561,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID, Informatique des organisations et systèmes d'information et de décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461839v1</w:t>
+                <w:t xml:space="preserve">inria-00461840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels dans les flots de données d'usage du Web</w:t>
+                <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.627-638</w:t>
+              <w:t xml:space="preserve">INFORSID, Informatique des organisations et systèmes d'information et de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461841v1</w:t>
+                <w:t xml:space="preserve">inria-00461839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de motifs séquentiels dans les flots de données d'usage du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.627-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461840v1</w:t>
+                <w:t xml:space="preserve">inria-00461841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
               </w:r>
@@ -11528,77 +11528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Common Outliers for Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goverdhan Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13257,51 +13257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djenouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Ramampiaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.103857" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongsheng Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.03.089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8N72WJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Saleh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-010-0361-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0457" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-9954-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6VWN7M3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Meguelati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67670-4_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02364411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830923v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mazuran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zaniolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mousavi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2010.91" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359206v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goverdhan Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_93" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Verma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461839v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Tanasa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24655-8_56" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5GWP06C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798705v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_13" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verma Nischal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djenouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Ramampiaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.103857" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongsheng Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.03.089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8N72WJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Saleh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-010-0361-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0457" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-9954-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6VWN7M3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Meguelati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67670-4_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02364411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830923v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mazuran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zaniolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mousavi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753791v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2010.91" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359206v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goverdhan Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_93" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Verma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Tanasa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24655-8_56" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5GWP06C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798705v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_13" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verma Nischal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>