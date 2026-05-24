--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,195 +66,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and accurate online multivariate anomaly detection</w:t>
+                <w:t xml:space="preserve">Matrix Profile for anomaly detection in hyperspectral images: Application to the early detection of apple scab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Salles</w:t>
+                <w:t xml:space="preserve">Meryem Amrani Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lange</w:t>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Ogasawara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131, pp.102524. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 275, pp.105756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2025.102524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2026.105756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05332273v1</w:t>
+                <w:t xml:space="preserve">hal-05630711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClimBurst: A Novel Method to Detect Climatological Anomalies Over Time and Space</w:t>
               </w:r>
@@ -279,64 +275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52 (19), pp.e2025GL117095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -364,351 +360,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoftED: Metrics for Soft Evaluation of Time Series Event Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Scalable and accurate online multivariate anomaly detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaelli Coutinho</w:t>
+                <w:t xml:space="preserve">Benoit Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Eduardo Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 198, pp.110728. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.102524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2025.102524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04280618v1</w:t>
+                <w:t xml:space="preserve">lirmm-05332273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SoftED: Metrics for Soft Evaluation of Time Series Event Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janio Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaelli Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Mattoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.110728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04173545v1</w:t>
+                <w:t xml:space="preserve">lirmm-04280618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kNN matrix profile for knowledge discovery from time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanmoy Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (3), pp.1055-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -736,2678 +732,2812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04225369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BestNeighbor: Efficient Evaluation of kNN Queries on Large Time Series Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyan Kolev</w:t>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Marta Mattoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (2), pp.349-378. </w:t>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-020-01518-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02973633v2</w:t>
+                <w:t xml:space="preserve">lirmm-04173545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-Time Motifs Discovery</w:t>
+                <w:t xml:space="preserve">BestNeighbor: Efficient Evaluation of kNN Queries on Large Time Series Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heraldo Borges</w:t>
+                <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murillo Dutra</w:t>
+                <w:t xml:space="preserve">Boyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Bazaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fábio Perosi</w:t>
+                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IDA-194759⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (2), pp.349-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-020-01518-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02984969v1</w:t>
+                <w:t xml:space="preserve">lirmm-02973633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “big-data” algorithm for KNN-PLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial-Time Motifs Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heraldo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Metz</w:t>
+                <w:t xml:space="preserve">Murillo Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
+                <w:t xml:space="preserve">Amin Bazaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaelli Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Abdelghafour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Fábio Perosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 203, pp.104076. </w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.1121-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/IDA-194759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899789v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02984969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Distributed Time Series Indexing and Querying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+                <w:t xml:space="preserve">A “big-data” algorithm for KNN-PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Abdelghafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2018.2880215⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.104076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02197618v1</w:t>
+                <w:t xml:space="preserve">hal-02899789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Time Series Clustering: Algorithms, Taxonomy, and Case Study on Urban Smart Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Belhadi</w:t>
+                <w:t xml:space="preserve">Massively Distributed Time Series Indexing and Querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Djenouri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Themis Palpanas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2020.103857⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.108-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2018.2880215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03036868v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02197618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space Time Series Clustering: Algorithms, Taxonomy, and Case Study on Urban Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djenouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Atlan</w:t>
+                <w:t xml:space="preserve">Kjetil Nørvåg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Archambault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Blandeau</w:t>
+                <w:t xml:space="preserve">Heri Ramampiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.#103857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2020.103857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145478v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03036868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParCorr: efficient parallel methods to identify similar time series pairs across sliding windows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Blandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01886794v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data placement in massively distributed environments for fast parallel mining of frequent itemsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Salah</w:t>
+                <w:t xml:space="preserve">ParCorr: efficient parallel methods to identify similar time series pairs across sliding windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (5), pp.1481-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-018-0580-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-017-1041-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01620383v1</w:t>
+                <w:t xml:space="preserve">lirmm-01886794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Scalable Parallel Algorithm for Maximally Informative k-Itemset Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Data placement in massively distributed environments for fast parallel mining of frequent itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (1), pp.1-26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.207-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-017-1041-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-016-0931-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01288571v1</w:t>
+                <w:t xml:space="preserve">lirmm-01620383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où se trouve la science informatique ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Highly Scalable Parallel Algorithm for Maximally Informative k-Itemset Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-016-0931-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352666v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01288571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-bouncing data stream model for web usage streams with intralinkings</w:t>
+                <w:t xml:space="preserve">Où se trouve la science informatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongsheng Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maxime Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01091868v1</w:t>
+                <w:t xml:space="preserve">hal-01352666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Intrusion Detection: Adaptively Detecting Anomalies over Unlabeled Audit Data Streams in Computer Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anti-bouncing data stream model for web usage streams with intralinkings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongsheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.06.018⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 278, pp.757-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.03.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052810v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01091868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Person of Interest : la surveillance des données individuelles pour anticiper les crimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Autonomic Intrusion Detection: Adaptively Detecting Anomalies over Unlabeled Audit Data Streams in Computer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350299v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Significant Evolution Patterns from Satelllite Image Time Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Person of Interest : la surveillance des données individuelles pour anticiper les crimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00639480v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Frequent Behaviors: Time is an Essential Element of the Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Significant Evolution Patterns from Satelllite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bashar Saleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-010-0361-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129065711003024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640213v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00639480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypicity Detection in Data Streams: a Self-Adjusting Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discovering Frequent Behaviors: Time is an Essential Element of the Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IDA-2010-0457⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (2), pp.311-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-010-0361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789034v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue : Les premiers résultats de Google sont les meilleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atypicity Detection in Data Streams: a Self-Adjusting Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-2010-0457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350222v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la fouille de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Idée reçue : Les premiers résultats de Google sont les meilleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350298v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Mining of Sequential Patterns with Time Constraints: Reducing the Combinations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">À propos de la fouille de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2008.01.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00272632v1</w:t>
+                <w:t xml:space="preserve">hal-01350298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Mining of Sequential Patterns with Time Constraints: Reducing the Combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-007-0080-z⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.2677-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2008.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00204872v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00272632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Sequential Patterns from Data Streams: a Centroid Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-006-9954-6⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.039-065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-007-0080-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00461296v1</w:t>
+                <w:t xml:space="preserve">lirmm-00204872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels. Problèmes et méthodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mining Sequential Patterns from Data Streams: a Centroid Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (3), pp.291-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-006-9954-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.9.3-4.183-210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108563v1</w:t>
+                <w:t xml:space="preserve">inria-00461296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDM: A Client/Server/Engine Architecture for Real Time Web Usage Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs séquentiels. Problèmes et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-003-0097-6⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3/4), pp.183-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.9.3-4.183-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00191952v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HDM: A Client/Server/Engine Architecture for Real Time Web Usage Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (4), pp.439-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-003-0097-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00191952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incremental Mining of Sequential Patterns in Large Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (1), pp.97-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-023X(02)00209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3417,7400 +3547,7400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Nov 2025, Seoul, South Korea. pp.6629-6633, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lange</w:t>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05495463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A One-Health Platform for Antimicrobial Resistance Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lange</w:t>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM 2024 - 33rd ACM International Conference on Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Boise, United States. pp.5230-5233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3627673.3679237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04774438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Techniques for Variable Size Segmentation of Time Series Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2022 - 26th European Conference on Advances in Databases and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.148-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03805997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable size segmentation for efficient representation and querying of non-uniform time series datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2022 - 37th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual Event, United States. pp.395-402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3477314.3507000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03806053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASAX : Segmentation adaptative basée sur la quantité d'information pour SAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2021 - 37e Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03468535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively Distributed Clustering via Dirichlet Process Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Meguelati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2020 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-67670-4_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03036910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Algorithms to Find Similar Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themis Palpanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD 2019 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Wurtzbourg, Germany. pp.781-785, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02265726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirichlet Process Mixture Models made Scalable and Effective by means of Massive Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Meguelati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2019 - 34th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.502-509, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3297280.3297327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Blandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Dimensional Data Clustering by means of Distributed Dirichlet Process Mixture Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Meguelati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Big Data 2019 - IEEE International Conference on Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Los-Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02364411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Streaming Implementation of Online Time Series Correlation Discovery on Sliding Windows with Regression Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOSER 2019 - 9th International Conference on Cloud Computing and Services Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.681-687, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007843806810687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02265729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximally Informative k-Itemset Mining from Massively Distributed Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.502-509, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3167132.3167187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Tight Space-Time Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Campisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heraldo Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Perosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.247-257, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98539-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark-parSketch: A Massively Distributed Indexing of Time Series Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM 2018 - 27th ACM International Conference on Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.1951-1954, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3269206.3269226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01886760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mattoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heraldo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Camata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911684v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01867804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+                <w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mattoso</w:t>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01867804v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
+                <w:t xml:space="preserve">RadiusSketch: Massively Distributed Indexing of Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. pp.262-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2017.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01620354v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01620154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RadiusSketch: Massively Distributed Indexing of Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
+                <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nancy, France. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01620154v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01620354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAiSE: Advanced Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Essen, Germany. pp.231-246, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-59536-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01620238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DPiSAX: Massively Distributed Partitioned iSAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themis Palpanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDM 2017 - 17th IEEE International Conference on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Orleans, LA, United States. pp.1135-1140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDM.2017.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01620125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Maximally Informative k-Itemsets in Massively Distributed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01411190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Privacy-Preserving Solution for Clustering Massively Distributed Personal Times-Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hébrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDE: International Conference on Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Helsinki, Finland. pp.1370-1373, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDE.2016.7498347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01270268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Parallel Mining of Maximally Informative k-Itemsets in Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDM 2015 - 15th IEEE International Conference on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Atlantic City, NJ, United States. pp.359-368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDM.2015.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01187275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prime Number Based Approach for Closed Frequent Itemset Mining in Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2015 - 26th International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.509-516, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22849-5_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01169606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Partitioning for Fast Mining of Frequent Itemsets in Massively Distributed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2015 - 26th International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.303-318, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22849-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01169603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation-Aware Compression of Probabilistic Streaming Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLDM: Machine Learning and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Hamburg, Germany. pp.232-247, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-21024-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01162366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Data-Process Relationship for Fast Mining of Frequent Itemsets in MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLDM 2015 - 11th International Conference on Machine Learning and Data Mining in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Hamburg, Germany. pp.217-231, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-21024-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01171555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCRATCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroscuro: Transparency and Privacy for Massive Personal Time-Series Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hébrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD: International Conference on Management of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.779-794, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2723372.2749453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de flux de données probabilistes attentive à l'agrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01091870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Density-Based Backward Approach to Isolate Rare Events in Large-Scale Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikö Székely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS: Discovery Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.249-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40897-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00907893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining frequent itemsets over tuple-evolving data streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Discovering Highly Informative Feature Set Over High Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongsheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2480362.2480419⟩</w:t>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Athens, Greece. pp.1059-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00830923v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00753807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Exact Mining of Probabilistic Data Streams</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining frequent itemsets over tuple-evolving data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongsheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Mazuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Zaniolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2013 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.267-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480362.2480419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_32⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00838618v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Highly Informative Feature Set Over High Dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast and Exact Mining of Probabilistic Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiangliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.149⟩</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2013 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.493-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00753807v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00838618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Clustering Users with Evolving Profiles in Usage Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongsheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME'2012: 19th International Symposium on Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, United Kingdom. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00753791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMU: Fast Mining of Probabilistic Frequent Itemsets in Uncertain Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00748605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de motifs d'évolution significatifs dans les séries temporelles d'images satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.665-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABS: The Anti Bouncing Model for Usage Data Streams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">REGLO: une nouvelle stratégie pour résumer un flux de séries temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2010 - 10th IEEE International Conference on Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00653732v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGLO: une nouvelle stratégie pour résumer un flux de séries temporelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ABS: The Anti Bouncing Model for Usage Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongsheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2010 - 10th IEEE International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, NSW, Australia. pp.1169-1174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDM.2010.91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461834v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00653732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Approximation Strategy for Summarizing a Set of Streaming Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'itemsets distinctifs dans les flux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongsheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, France. pp.187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining for Intrusion Detection: from Outliers to True Intrusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2009 - 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00359206v2</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'enregistrements atypiques dans un flot de données: une approche multi-résolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Data Mining for Intrusion Detection: from Outliers to True Intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2009 - 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bankok, Thailand. pp.891-898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461838v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00359206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Détection d'enregistrements atypiques dans un flot de données: une approche multi-résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460723v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Outlier Mining for Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goverdhan Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.313-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00345574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAX: A Privacy Preserving General Purpose Method applied to Detection of Intrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM First International Workshop on Privacy and Anonymity for Very Large Datasets, join with CIKM 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Hong Kong, China. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00430646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Resolution Approach for Atypical Behaviour Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bangkok, Thailand. pp.899-906, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterless Outlier Detection in Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Honolulu, United States. pp.1491-1495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'intrusions dans un environnement collaboratif sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nischal Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.301-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00345566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Aware Mining of Itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.93-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIME.2008.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00359182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Trends in Fuzzy Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.456-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00273910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des séquences aux tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID: INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00273920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TED and EVA : Expressing Temporal Tendencies Among Quantitative Variables Using Fuzzy Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCI4: World Congress on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.1861-1868, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZY.2008.4630623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00273907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites d'une approche incrémentale pour la segmentation de séquences dans les flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouille de données complexes dans un processus d'extraction de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs séquentiels dans les flots de données d'usage du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.627-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461840v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID, Informatique des organisations et systèmes d'information et de décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461839v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels dans les flots de données d'usage du Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.627-638</w:t>
+              <w:t xml:space="preserve">INFORSID, Informatique des organisations et systèmes d'information et de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461841v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de flots de séquences basée sur une approche centroïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouille de données complexes dans un processus d'extraction de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-to-Peer Usage Analysis: a Distributed Mining Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> AINA: Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Sequential Patterns from Temporal Streaming Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First ECML/PKDD Workshop on Mining Spatio-Temporal Data (MSTD'05), held in conjunction with the 9th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Data Streams for Frequent Sequences Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE first Workshop on Mining Complex Data (MCD'05). Held in conjunction with ICDM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2nd Workshop on Temporal Data Mining (TDM'05). Held in conjunction with ICDM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Processing Time Constraints for Efficiently Mining Generalized Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME'04: 11th International Symposium on Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Tatihou, Basse-Normandie (France), France. pp.87-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIME.2004.1314424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining: Sequential Pattern Extraction with a Very Low Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Trousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Web Technologies and Applications: 6th Asia-Pacific Web Conference, APWeb 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Hangzhou, China. pp.513--522, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-24655-8_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDM, un Module de Fouille de Données Distribué et Temps Réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Web Usage Mining with a Distributed Navigation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIDE'02: International Workshop on Research Issues on Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, San Jose, USA, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining: How to Efficiently Manage New Transactions and New Clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PKDD 2000 - 4th European Conference on Principles of Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Lyon, France. pp.530-535, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45372-5_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10820,275 +10950,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of two Big-data indexing algorithms for LOCAL-PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiométrie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Scalable Real-Time Analytics with CloudDBAppliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLDB: Extremely Large Databases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France. , 10th Extremely Large Databases Conference, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01632355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11098,205 +11228,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining Patterns: New Methods and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDEA Group, pp.307, 2007, 13 978-1599041629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successes and New Directions in Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDEA Group, pp.1-369, 2007, 13 978-1599046457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11306,712 +11436,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-Size Segmentation for Time Series Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Djebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13840, pp.34-65, 2023, Lecture Notes in Computer Science, 978-3-662-66862-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-66863-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03882927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection in Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heraldo Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems L</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCS. TLDKS -12930, , pp.46-62, 2021, Lecture Notes in Computer Science. Transactions on Large-Scale Data- and Knowledge-Centered Systems, 978-3-662-64553-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-64553-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03359500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Common Outliers for Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goverdhan Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillet; Gilbert Ritschard; Djamel Abdelkader Zighed; Henri Briand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 292, Springer, pp.217-234, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Detections in Collaborative Organizations by Preserving Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verma Nischal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Abdelkader Zighed and Henri Briand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 292, Springer, pp.235-247, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00430642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining for Ontology Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Trousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining with Ontologies: Implementation, Findings and Framework</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idea Group Publishing, pp.37-64, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idea Group Reference, pp.1028-1032, 2005, 1-59140-557-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12021,248 +12151,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et installation de comparaison de consommation d'effluents sans divulgation de données de consommations mesurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hébrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 2930471 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for identifying rare events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : EP13153512A; EP2014051963W. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00913008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12272,130 +12402,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Structures : organisation, complexité, dynamique » des mot-clés au sens inattendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12405,370 +12535,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Data Seasonality and Matrix Profile for Anomaly Detection: Application to Climate Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9572, Inria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolating rare events in large-scale applications using a backward approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikö Székely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13003, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12778,91 +12908,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissances : réunir volumes de données et motifs significatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université Nice Sophia Antipolis, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00788309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12872,245 +13002,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LogMagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13257,51 +13387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djenouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Ramampiaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.103857" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongsheng Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.03.089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8N72WJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Saleh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-010-0361-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0457" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-9954-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6VWN7M3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Meguelati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67670-4_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02364411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830923v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mazuran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zaniolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mousavi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753791v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2010.91" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359206v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goverdhan Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_93" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Verma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461839v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Tanasa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24655-8_56" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5GWP06C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798705v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_13" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verma Nischal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098365v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Amrani Idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2026.105756" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djenouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Ramampiaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2020.103857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongsheng Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.03.089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8N72WJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-010-0361-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0457" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-9954-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6VWN7M3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Meguelati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67670-4_34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297327" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02364411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.149" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Mazuran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zaniolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mousavi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480419" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00753791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653732v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2010.91" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359206v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goverdhan Singh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_93" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345574v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461831v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Verma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2008.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461839v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Tanasa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24655-8_56" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5GWP06C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verma Nischal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_14" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256574v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00788309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098365v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>