--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1730,185 +1730,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murviel-lès-Montpellier (34), 119 rue des Clauzes : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">La Llagonne (66), Camí Real - Occupations rurales pluriséculaires d’un petit vallon dans les Pyrénées catalanes : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, 1 vol. (43 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2023, 1 vol. (106 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247465v1</w:t>
+                <w:t xml:space="preserve">hal-04247699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Llagonne (66), Camí Real - Occupations rurales pluriséculaires d’un petit vallon dans les Pyrénées catalanes : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Murviel-lès-Montpellier (34), 119 rue des Clauzes : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-MED. 2023, 1 vol. (106 p.)</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, 1 vol. (43 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247699v1</w:t>
+                <w:t xml:space="preserve">hal-04247465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer (66), 4, rue Albert Saisset : rapport de diagnostic</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaruc-les-Bains (34), Aménagements de la Fiau - tranche 1 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,356 +2612,356 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
+                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Arzelier</w:t>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.351-374, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677423v1</w:t>
+                <w:t xml:space="preserve">hal-03681636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
+                <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681636v1</w:t>
+                <w:t xml:space="preserve">hal-03677423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3037,51 +3037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F52B2678"/>
+    <w:nsid w:val="BF9A18F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3185,51 +3185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10A1B251"/>
+    <w:nsid w:val="4CAFD5D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3333,51 +3333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C2383C99"/>
+    <w:nsid w:val="833445C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3481,51 +3481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D86CB1EC"/>
+    <w:nsid w:val="B28D7DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3629,51 +3629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1B32C19D"/>
+    <w:nsid w:val="61DB7EC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3777,51 +3777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2509087F"/>
+    <w:nsid w:val="9EA2EA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +3925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DD4A7220"/>
+    <w:nsid w:val="D426DC70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F4D21CC3"/>
+    <w:nsid w:val="FDDA5913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="04CC49AC"/>
+    <w:nsid w:val="044C3DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4369,51 +4369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="92CDE991"/>
+    <w:nsid w:val="C9FDFED8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4517,51 +4517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1D246AD5"/>
+    <w:nsid w:val="BF7F340C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4665,51 +4665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B55A5E79"/>
+    <w:nsid w:val="C84E20EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4813,51 +4813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="ACFCD340"/>
+    <w:nsid w:val="72A3C6A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4961,51 +4961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="4EF2C476"/>
+    <w:nsid w:val="67C8BBB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5109,51 +5109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="82EAF2BC"/>
+    <w:nsid w:val="FAF6E256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5257,51 +5257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0FA7792E"/>
+    <w:nsid w:val="D710B3F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5405,51 +5405,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="07C1AC1D"/>
+    <w:nsid w:val="534AAE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5553,51 +5553,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="44CE13CE"/>
+    <w:nsid w:val="3B8FC347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5701,51 +5701,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="06EEC182"/>
+    <w:nsid w:val="CB20B8B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5849,51 +5849,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="00D58A4A"/>
+    <w:nsid w:val="9E0340A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5997,51 +5997,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="CBA665BE"/>
+    <w:nsid w:val="1D36579A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6145,51 +6145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6050AF33"/>
+    <w:nsid w:val="018F88D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6293,51 +6293,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="D024E776"/>
+    <w:nsid w:val="128AD6F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6441,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="10A415EB"/>
+    <w:nsid w:val="8CF8B358"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6589,51 +6589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F89C8BA6"/>
+    <w:nsid w:val="781CF2E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6737,51 +6737,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="A1512560"/>
+    <w:nsid w:val="A19BA1BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6885,51 +6885,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="56C17BB8"/>
+    <w:nsid w:val="FF036065"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7033,51 +7033,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="59FCEE22"/>
+    <w:nsid w:val="D070989B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7345,51 +7345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-maziere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maziereflorent34@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106432" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulliaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maziere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04246176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-maziere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maziereflorent34@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106432" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulliaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maziere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04246176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>