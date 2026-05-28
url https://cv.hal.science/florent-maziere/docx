--- v1 (2026-05-04)
+++ v2 (2026-05-28)
@@ -2612,356 +2612,356 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
+                <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681636v1</w:t>
+                <w:t xml:space="preserve">hal-03677423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
+                <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Arzelier</w:t>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.351-374, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677423v1</w:t>
+                <w:t xml:space="preserve">hal-03681636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3037,51 +3037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF9A18F0"/>
+    <w:nsid w:val="E575E738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3185,51 +3185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CAFD5D1"/>
+    <w:nsid w:val="37C6B1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3333,51 +3333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="833445C6"/>
+    <w:nsid w:val="C2F9A43D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3481,51 +3481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B28D7DB9"/>
+    <w:nsid w:val="777DCD4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3629,51 +3629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="61DB7EC7"/>
+    <w:nsid w:val="70BA9329"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3777,51 +3777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9EA2EA26"/>
+    <w:nsid w:val="CDF6C645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +3925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D426DC70"/>
+    <w:nsid w:val="E15E34CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FDDA5913"/>
+    <w:nsid w:val="B5E4C55A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="044C3DB2"/>
+    <w:nsid w:val="890A7D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4369,51 +4369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C9FDFED8"/>
+    <w:nsid w:val="867B3EDE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4517,51 +4517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BF7F340C"/>
+    <w:nsid w:val="E1E07825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4665,51 +4665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C84E20EA"/>
+    <w:nsid w:val="8A813A33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4813,51 +4813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="72A3C6A9"/>
+    <w:nsid w:val="0F586C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4961,51 +4961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="67C8BBB6"/>
+    <w:nsid w:val="21D999A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5109,51 +5109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="FAF6E256"/>
+    <w:nsid w:val="5A53235A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5257,51 +5257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D710B3F7"/>
+    <w:nsid w:val="3440F02E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5405,51 +5405,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="534AAE54"/>
+    <w:nsid w:val="5085A6ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5553,51 +5553,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="3B8FC347"/>
+    <w:nsid w:val="126FF4E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5701,51 +5701,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CB20B8B7"/>
+    <w:nsid w:val="B06FFC24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5849,51 +5849,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="9E0340A1"/>
+    <w:nsid w:val="7C7918D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5997,51 +5997,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1D36579A"/>
+    <w:nsid w:val="83B6AE0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6145,51 +6145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="018F88D2"/>
+    <w:nsid w:val="F113CA08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6293,51 +6293,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="128AD6F2"/>
+    <w:nsid w:val="79CF1B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6441,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="8CF8B358"/>
+    <w:nsid w:val="98311251"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6589,51 +6589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="781CF2E8"/>
+    <w:nsid w:val="B49B5596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6737,51 +6737,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="A19BA1BB"/>
+    <w:nsid w:val="0D2D3C5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6885,51 +6885,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="FF036065"/>
+    <w:nsid w:val="8BAD4F9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7033,51 +7033,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D070989B"/>
+    <w:nsid w:val="C096D466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7345,51 +7345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-maziere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maziereflorent34@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106432" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulliaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maziere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04246176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-maziere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maziereflorent34@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106432" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulliaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04118880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maziere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04246176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>