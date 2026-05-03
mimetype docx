--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2985,51 +2985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="452B5F7D"/>
+    <w:nsid w:val="A8CEFB64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>