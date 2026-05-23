--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -193,226 +193,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la pensée critique de futurs enseignants : éléments de validation d'échelles dans trois nations francophones</w:t>
+                <w:t xml:space="preserve">« Je suis pas mal dans l’inconnu, ça fait peur des fois »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Béland</w:t>
+                <w:t xml:space="preserve">Riham Alkhalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
+                <w:t xml:space="preserve">Marilou Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228775v1</w:t>
+                <w:t xml:space="preserve">hal-05236575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je suis pas mal dans l’inconnu, ça fait peur des fois »</w:t>
+                <w:t xml:space="preserve">Mesurer la pensée critique de futurs enseignants : éléments de validation d'échelles dans trois nations francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Béland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riham Alkhalaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marilou Picco</w:t>
+                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (5), pp.101110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236575v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprivoiser l’IA en enseignement postsecondaire : perspectives croisées des apprenants et apprenantes et du personnel enseignant au Nouveau-Brunswick</w:t>
               </w:r>
@@ -502,64 +502,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transnational comparative study of preservice teachers’ critical thinking skills and metaliteracy self-efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Béland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poellhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Education, Skills and Work-Based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, ahead-of-print (ahead-of-print), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -800,77 +800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur l’évaluation d’une formation des enseignants à la FAD dans le cadre de la crise de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poellhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bérubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Béland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1042,51 +1042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que le Cadre de référence de la compétence numérique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poellhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Efficacy and Critical Thinking of Future Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Béland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Time to Reshape the Digital Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Centre in Information, Law and Society (CRIDS), Nov 2021, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1779,51 +1779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur l'originalité du corpus francophone de référentiels de compétence informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poellhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation 4.1! Distances, médiations des savoirs et formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNED; DMS/DMK; EIFAD, Jan 2019, Poitiers, France. pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2069,51 +2069,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des apprentissages à l'université. Quelques défis contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Béland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,186 +2175,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer une littératie critique en enseignement face aux défis du 21e siècle. Ou de l’importance d’enseigner un rapport critique au numérique à l’ère des infox</w:t>
+                <w:t xml:space="preserve">Cartographie(s) de la compétence numérique. Présentation de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelot, Florent; Collin, Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La compétence numérique en contexte éducatif. Regards croisés et perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 15, Presses de l'Université du Québec, pp.425--446, 2024, Formation à distance = Distance Learning, 978-2-7605-6146-5</w:t>
+              <w:t xml:space="preserve">, 15, Presses de l'Université du Québec, pp.19--28, 2024, Formation à distance = Distance Learning, 978-2-7605-6146-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455192v1</w:t>
+                <w:t xml:space="preserve">hal-05455171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie(s) de la compétence numérique. Présentation de l'ouvrage</w:t>
+                <w:t xml:space="preserve">Développer une littératie critique en enseignement face aux défis du 21e siècle. Ou de l’importance d’enseigner un rapport critique au numérique à l’ère des infox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelot, Florent; Collin, Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La compétence numérique en contexte éducatif. Regards croisés et perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 15, Presses de l'Université du Québec, pp.19--28, 2024, Formation à distance = Distance Learning, 978-2-7605-6146-5</w:t>
+              <w:t xml:space="preserve">, 15, Presses de l'Université du Québec, pp.425--446, 2024, Formation à distance = Distance Learning, 978-2-7605-6146-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455171v1</w:t>
+                <w:t xml:space="preserve">hal-05455192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'individu et de la collectivité dans le développement de la culture informationnelle. Vers une synergie numérique durable entre les acteurs concernés</w:t>
               </w:r>
@@ -2551,51 +2551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l’utilitarisme : vers une refondation des modèles de compétences informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poellhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry, Karsenti; GRIIPTIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique en éducation. Pour développer des compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.45-76, 2019, 978-2-7605-5142-8. </w:t>
@@ -2784,140 +2784,273 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et cybersécurité au secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forcan Al-Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Obvia. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles pensée critique et métalittératie des futur·es enseignant·es à l’heure des fausses nouvelles sur le Web social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Montréal, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03144719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2985,51 +3118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8CEFB64"/>
+    <w:nsid w:val="B8DCF9BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3216,51 +3349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-michelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6518-8177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;land" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Alkhalaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Picco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HESWBL-10-2021-0191" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mamprin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-04" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Karsenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n1-03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gigu&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariata Sall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.a216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n1-17" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2018.a160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20533/ijds.2040.2570.2017.0159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lafortune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dumouchel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvjhzrtg.9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Anne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esli Osmanlliu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma A&#239;meur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61737/bgjn7670" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-michelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6518-8177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Alkhalaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Picco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;land" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HESWBL-10-2021-0191" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mamprin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-04" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Karsenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n1-03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gigu&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariata Sall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.a216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n1-17" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2018.a160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20533/ijds.2040.2570.2017.0159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lafortune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dumouchel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raynault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvjhzrtg.9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Anne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esli Osmanlliu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma A&#239;meur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61737/bgjn7670" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forcan Al-Shami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Leblanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>