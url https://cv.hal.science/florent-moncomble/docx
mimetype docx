--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -285,268 +285,339 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (3)</w:t>
+        <w:t xml:space="preserve">Logiciel (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Press corpus scraper</w:t>
+                <w:t xml:space="preserve">X-Scraper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:3dbc1261eb3221402f30eb1c9a691ce0b02e8cb9;origin=https://hal.archives-ouvertes.fr/hal-05458230;visit=swh:1:snp:2808253badd982b88bddba42538dc6298cd77868;anchor=swh:1:rel:4f5d546ec28e04301c0970b812f0ddd6d1986f98;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464256v1</w:t>
+                <w:t xml:space="preserve">hal-05458230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APP Extractor</w:t>
+                <w:t xml:space="preserve">Press corpus scraper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464263v1</w:t>
+                <w:t xml:space="preserve">hal-04464256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">APP Extractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social Corpus Scraper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -556,759 +627,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France vs. anglicisms: from quaint quixotism to revanchist rancour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmitting prescriptivism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linda Pillière; Sophie Herment; Gabor Turcsan; Laetitia Leonarduzzi; Wilfrid Andrieu; Valérie Kerfelec; Anne Tortel, Jun 2024, Aix-Marseille Université, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article zéro et absence d’article dans le système anglais de la détermination nominale : approche psychomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La détermination nominale au prisme de plusieurs approches linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Evelyne Chabert; Laure Gardelle; Laurence Vincent-Durroux, Nov 2019, Grenoble (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.15090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais des titres de presse, de la page à Twitter. Considérations morphosyntaxiques, énonciatives et pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMES BRÈVES Au croisement des pratiques et des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Meynard; Emmanuel Vernadakis, 2016, Angers (FR), France. pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deviant syntax of headlinese and its role in the pragmatics of headlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standardisation and Variation in English language(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linda Pillière; Wilfrid Andrieu; Diana Lewis; Valérie Kerfelec, 2014, Aix (Aix-Marseille Université), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.6124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty and the Tweet: How traditional media seduce in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La séduction du discours / On seductive discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Sorlin, Apr 2016, Aix (Aix-Marseille Université), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.5917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obama dans la presse kenyane : du rêve à la réalité</w:t>
+                <w:t xml:space="preserve">The Shipping News / Nœuds et dénouement : l’inter-texte à l’épreuve de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présidence de Barack Obama dans la presse internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael Hearn; Raymond Ledru, Mar 2009, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">LE DOUBLE EN TRADUCTION OU L’(IMPOSSIBLE ?) ENTRE-DEUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mickaël Mariaule; Corinne Wecksteen, 2009, Arras (Université d'Artois), France. pp.87-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101109v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shipping News / Nœuds et dénouement : l’inter-texte à l’épreuve de la traduction</w:t>
+                <w:t xml:space="preserve">Obama dans la presse kenyane : du rêve à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE DOUBLE EN TRADUCTION OU L’(IMPOSSIBLE ?) ENTRE-DEUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mickaël Mariaule; Corinne Wecksteen, 2009, Arras (Université d'Artois), France. pp.87-103</w:t>
+              <w:t xml:space="preserve">La présidence de Barack Obama dans la presse internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Hearn; Raymond Ledru, Mar 2009, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101086v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d'actualisation dans la distinction article zéro / absence d'article en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept d'actualisation en psychomécanique du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de la détermination zéro dans The Shipping News de la page à l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mutation dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linda Pilllière; Isabelle Roblin, Mar 2007, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article zéro de l'anglais au français : un inexprimé intraduisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intraduisible / l'inexprimable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1318,488 +1389,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom propre en psychomécanique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le nom propre en français et en anglais : définition et délimitation, HS-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.16233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article zéro et absence d’article dans le système anglais de la détermination nominale : approche psychomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, HS-37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.15090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deviant syntax of headlinese and its role in the pragmatics of headlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Standardisation and Variation in English Language(s), 15.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.6124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty and the Tweet: How traditional media seduce in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.5917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les titres de presse dans The Shipping News : intertexte et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je ne suis pas un zéro ». Pour une distinction entre absence d’article et article zéro en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (26), pp.77-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anglophonia.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1809,98 +1880,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cures de langage(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (1), https://lentre-deux.com/index.php?b=numero10, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1910,193 +1981,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais des titres de presse, de la page à Twitter. Considérations morphosyntaxiques, énonciatives et pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes brèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-210, 2019, 9782753579101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.140246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obama dans la presse kenyane : du rêve à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Hearn; Raymond Ledru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Présidence de Barack Obama dans la presse internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-129, 2012, 978-2-296-96160-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2106,114 +2177,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une analyse psychomécanique de la détermination zéro en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université du Littoral Côte d'Opale, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04101055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2281,51 +2352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CACC1C0"/>
+    <w:nsid w:val="44EAAC42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2429,51 +2500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B240066C"/>
+    <w:nsid w:val="21931749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2663,51 +2734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-moncomble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2926-4883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134286596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moncomble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04824385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140246" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presidence_de_barack_obama_dans_la_presse_internationale-9782296961609-36690.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04101055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-moncomble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2926-4883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134286596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moncomble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3dbc1261eb3221402f30eb1c9a691ce0b02e8cb9;origin=https://hal.archives-ouvertes.fr/hal-05458230;visit=swh:1:snp:2808253badd982b88bddba42538dc6298cd77868;anchor=swh:1:rel:4f5d546ec28e04301c0970b812f0ddd6d1986f98;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04824385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presidence_de_barack_obama_dans_la_presse_internationale-9782296961609-36690.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04101055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>