--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -390,240 +390,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Press corpus scraper</w:t>
+                <w:t xml:space="preserve">Social Corpus Scraper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464256v1</w:t>
+                <w:t xml:space="preserve">hal-04824385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APP Extractor</w:t>
+                <w:t xml:space="preserve">Press corpus scraper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464263v1</w:t>
+                <w:t xml:space="preserve">hal-04464256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Corpus Scraper</w:t>
+                <w:t xml:space="preserve">APP Extractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824385v1</w:t>
+                <w:t xml:space="preserve">hal-04464263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2352,51 +2352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44EAAC42"/>
+    <w:nsid w:val="926D3A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2500,51 +2500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21931749"/>
+    <w:nsid w:val="B262ECB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2734,51 +2734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-moncomble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2926-4883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134286596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moncomble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3dbc1261eb3221402f30eb1c9a691ce0b02e8cb9;origin=https://hal.archives-ouvertes.fr/hal-05458230;visit=swh:1:snp:2808253badd982b88bddba42538dc6298cd77868;anchor=swh:1:rel:4f5d546ec28e04301c0970b812f0ddd6d1986f98;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04824385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presidence_de_barack_obama_dans_la_presse_internationale-9782296961609-36690.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04101055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-moncomble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2926-4883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134286596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moncomble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3dbc1261eb3221402f30eb1c9a691ce0b02e8cb9;origin=https://hal.archives-ouvertes.fr/hal-05458230;visit=swh:1:snp:2808253badd982b88bddba42538dc6298cd77868;anchor=swh:1:rel:4f5d546ec28e04301c0970b812f0ddd6d1986f98;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04824385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presidence_de_barack_obama_dans_la_presse_internationale-9782296961609-36690.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04101055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>