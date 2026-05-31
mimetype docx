--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">134286596</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2d5Q6ecAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -311,1075 +332,1075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Scraper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3dbc1261eb3221402f30eb1c9a691ce0b02e8cb9;origin=https://hal.archives-ouvertes.fr/hal-05458230;visit=swh:1:snp:2808253badd982b88bddba42538dc6298cd77868;anchor=swh:1:rel:4f5d546ec28e04301c0970b812f0ddd6d1986f98;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Corpus Scraper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Press corpus scraper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04824385v1</w:t>
+                <w:t xml:space="preserve">hal-04464256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Press corpus scraper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">APP Extractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04464256v1</w:t>
+                <w:t xml:space="preserve">hal-04464263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APP Extractor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social Corpus Scraper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04464263v1</w:t>
+                <w:t xml:space="preserve">hal-04824385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France vs. anglicisms: from quaint quixotism to revanchist rancour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmitting prescriptivism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linda Pillière; Sophie Herment; Gabor Turcsan; Laetitia Leonarduzzi; Wilfrid Andrieu; Valérie Kerfelec; Anne Tortel, Jun 2024, Aix-Marseille Université, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article zéro et absence d’article dans le système anglais de la détermination nominale : approche psychomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La détermination nominale au prisme de plusieurs approches linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Evelyne Chabert; Laure Gardelle; Laurence Vincent-Durroux, Nov 2019, Grenoble (FR), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.15090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais des titres de presse, de la page à Twitter. Considérations morphosyntaxiques, énonciatives et pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMES BRÈVES Au croisement des pratiques et des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Meynard; Emmanuel Vernadakis, 2016, Angers (FR), France. pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deviant syntax of headlinese and its role in the pragmatics of headlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standardisation and Variation in English language(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linda Pillière; Wilfrid Andrieu; Diana Lewis; Valérie Kerfelec, 2014, Aix (Aix-Marseille Université), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.6124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty and the Tweet: How traditional media seduce in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La séduction du discours / On seductive discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Sorlin, Apr 2016, Aix (Aix-Marseille Université), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shipping News / Nœuds et dénouement : l’inter-texte à l’épreuve de la traduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Obama dans la presse kenyane : du rêve à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE DOUBLE EN TRADUCTION OU L’(IMPOSSIBLE ?) ENTRE-DEUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mickaël Mariaule; Corinne Wecksteen, 2009, Arras (Université d'Artois), France. pp.87-103</w:t>
+              <w:t xml:space="preserve">La présidence de Barack Obama dans la presse internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Hearn; Raymond Ledru, Mar 2009, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101086v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obama dans la presse kenyane : du rêve à la réalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Shipping News / Nœuds et dénouement : l’inter-texte à l’épreuve de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présidence de Barack Obama dans la presse internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael Hearn; Raymond Ledru, Mar 2009, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">LE DOUBLE EN TRADUCTION OU L’(IMPOSSIBLE ?) ENTRE-DEUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mickaël Mariaule; Corinne Wecksteen, 2009, Arras (Université d'Artois), France. pp.87-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101109v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d'actualisation dans la distinction article zéro / absence d'article en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept d'actualisation en psychomécanique du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de la détermination zéro dans The Shipping News de la page à l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mutation dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linda Pilllière; Isabelle Roblin, Mar 2007, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article zéro de l'anglais au français : un inexprimé intraduisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intraduisible / l'inexprimable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1389,488 +1410,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom propre en psychomécanique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le nom propre en français et en anglais : définition et délimitation, HS-40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.16233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article zéro et absence d’article dans le système anglais de la détermination nominale : approche psychomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, HS-37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.15090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deviant syntax of headlinese and its role in the pragmatics of headlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Standardisation and Variation in English Language(s), 15.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.6124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty and the Tweet: How traditional media seduce in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.5917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les titres de presse dans The Shipping News : intertexte et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je ne suis pas un zéro ». Pour une distinction entre absence d’article et article zéro en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (26), pp.77-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anglophonia.869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1880,98 +1901,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cures de langage(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (1), https://lentre-deux.com/index.php?b=numero10, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1981,193 +2002,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais des titres de presse, de la page à Twitter. Considérations morphosyntaxiques, énonciatives et pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes brèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-210, 2019, 9782753579101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.140246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obama dans la presse kenyane : du rêve à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Hearn; Raymond Ledru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Présidence de Barack Obama dans la presse internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-129, 2012, 978-2-296-96160-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2177,114 +2198,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une analyse psychomécanique de la détermination zéro en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moncomble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université du Littoral Côte d'Opale, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04101055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2352,51 +2373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="926D3A0D"/>
+    <w:nsid w:val="D319583D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2500,51 +2521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B262ECB8"/>
+    <w:nsid w:val="F18D8C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2734,51 +2755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-moncomble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2926-4883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134286596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moncomble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3dbc1261eb3221402f30eb1c9a691ce0b02e8cb9;origin=https://hal.archives-ouvertes.fr/hal-05458230;visit=swh:1:snp:2808253badd982b88bddba42538dc6298cd77868;anchor=swh:1:rel:4f5d546ec28e04301c0970b812f0ddd6d1986f98;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04824385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presidence_de_barack_obama_dans_la_presse_internationale-9782296961609-36690.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04101055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-moncomble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2926-4883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134286596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2d5Q6ecAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moncomble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3dbc1261eb3221402f30eb1c9a691ce0b02e8cb9;origin=https://hal.archives-ouvertes.fr/hal-05458230;visit=swh:1:snp:2808253badd982b88bddba42538dc6298cd77868;anchor=swh:1:rel:4f5d546ec28e04301c0970b812f0ddd6d1986f98;path=/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43d6f94cbd688d0880fbc3e64339e55db9eb9935;origin=https://hal.archives-ouvertes.fr/hal-04464256;visit=swh:1:snp:f0674700a63f6813b69e0c3d608f7131529d70e4;anchor=swh:1:rel:e5c2d20e5e9a4a93dd21680b54ee939e201d37a2;path=/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:06409c2a07fcd21b28036e3b1f43963cd2b64fd2;origin=https://hal.archives-ouvertes.fr/hal-04464263;visit=swh:1:snp:d0b8f960b912efe24612ad6753406a1b062dfb99;anchor=swh:1:rel:4ecb13145e8975acb182e8fb7777446a5df0351f;path=/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04824385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fefdfc70a810ceb7d112e9a159263a88be194258;origin=https://github.com/fmoncomble/SocialCorpusScraper;visit=swh:1:snp:452a0b55a0f0838ed86a60bb1f8197f224194e16;anchor=swh:1:rev:13a9ab30353faf986fbb650a6260b1ed6a007588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.869" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04101422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-presidence_de_barack_obama_dans_la_presse_internationale-9782296961609-36690.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04101055v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>